--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-hélène Moncel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Premiers peuplements en Europe de l'Ouest. Stargéies techniques et territoires. Aires culturelles régionales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Premières phases de l'Acheuléen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Comportements néandertaliens. Startégies techniques et territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Impact des conditions environnementales sur les stratégies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (231)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate feeding ecology at Abri du Maras reveals diverse habitats and seasonally targeted Neanderthal occupations (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02410-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The site of Notarchirico (Venosa Basin, Italy) and the hominin behavior in the Middle Pleistocene: New insights from taphonomy and spatial archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Saladié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 211, pp.103789. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations and regional diversity in Western Europe at ca. the MIS 11 threshold: a cladistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Zaragüeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, pp.100314. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2026.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Movements in a Changing World: Modelling Early Pleistocene and Early Middle Pleistocene Climatic and Ecological Environments and Influences on Hominin Dispersal in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9, pp.66 - 88. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of raw material selection in Acheulean lithic tools of Notarchirico (MIS 15, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological strategies and diversity of management of limestone pebbles at the site of Terra Amata (South-East, France) in the context of MIS11 in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00242-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin and carnivore roles during the formation of the early Middle Pleistocene site of Loreto (Venosa Basin, southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lithic Legacy of Loreto: A Technological Perspective on Early Hominin Toolmaking during Lower Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2530773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin and carnivore roles during the formation of the early Middle Pleistocene site of Loreto (Venosa Basin, southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (7), pp.1252 - 1268. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bone tool used by neanderthal for flaying carcasses at the Abri du Maras (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-30264-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Late Middle Pleistocene human remains at the Payre site (MIS 7, Ardèche, Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Cavillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ormagi Ekhi (Georgia) and Middle Palaeolithic occupations in South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Agapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Chagelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-Wear Analysis Shows Changing Handaxe Grip and Use Across Time at la Noira (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.32. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00241-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Middle Palaeolithic occupations dated to MIS 7 at the Abri du Maras (Ardèche, Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Abrunhosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.21. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00221-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intermittent lead exposure on hominid brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Sena de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Westaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (42), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adr1524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quina lithic technology indicates diverse Late Pleistocene human dynamics in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Jun Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yuan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2418029122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Occupations of Western Europe: Dispersals and Population Dynamics in the Early to Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.19. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-025-09752-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and early Upper Paleolithic settlement of the Georgian Caucasus: a general perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tsikaridze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Aghapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reed Coil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 368, pp.109556. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographic and Size Analysis of Lithic Artifacts of Loreto (Early Middle Pleistocene, Basilicata, Italy) to Support Insight on the Site Lithic Industry and Human Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (6), pp.228. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8060228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update And Synthesis Of The Available Archaeological And Geochronological Data For The Lower Paleolithic Site Of Loreto At Venosa (Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2023.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the “elephant butchery area” at the Middle Pleistocene site of Notarchirico (MIS 16) (Venosa Basin, Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108603. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.20474. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bones as tools in Late Lower Paleolithic of Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.11666. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62612-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest fossil hominin from Italy: Reassessment of the femoral diaphysis from Venosa-Notarchirico in its Acheulean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Micarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Vincenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108709. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Hippopotamuses from the Italian Peninsula: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.20. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and environmental changes of ~100 thousand years: The mammals from the early Middle Pleistocene sequence of Notarchirico (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence of human occupations and technological complexity above the 45th North parallel in Western Europe. The site of Lunery-Rosieres la-Terre-des-Sablons (France, 1.1 Ma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66980-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site settlement patterns during MIS 3 in the Southeast of France. The lithic assemblages of two phases of occupation (levels 4.1 and 4.2) at the Abri du Maras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Abrunhosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.23. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00190-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is a handaxe a planned-axe? exploring morphological variability in the Acheulean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Ronald Nigst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Andrew Foley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0307081. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early occurrence of lion (Panthera spelaea) at the Middle Pleistocene Acheulean site of Notarchirico (MIS 16, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Human behavior, cognition and environmental interactions for the Lower Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John de Vos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1205756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With Impressions Chosen from Another Time: Core Technologies and Debitage Production at the Lower Palaeolithic Site of Notarchirico (670–695 ka; layers F to I2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taphonomic and spatial distribution study of the new levels of the middle Pleistocene site of Notarchirico (670–695 ka, Venosa, Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.106. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01809-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western European Acheulean: Reading variability at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Maldonado-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.103357. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterning of Middle Palaeolithic lithic assemblages at the Abri du Maras, Southeast France: combining GIS analysis and 3D palaeotopographic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.103999. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciennes traces d'occupation en Europe de l'Ouest. Un peuplement tardif dans une zone isolée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentations des réseaux karstiques profonds par Néanderthal. Nouveaux exemples à la grotte de Saint-Marcel (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (15), pp.265 - 277. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus at 250 ka within the Neanderthal lineage: comparison of teeth from Biache-Saint-Vaast (Somme) and Payre (Ardèche) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martín-Francés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Martinez de Pinillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 ((s)), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.13736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal Hunting Weapons Re-Assessed: A Tip Cross-Sectional Area Analysis of Middle Palaeolithic Point Assemblages from South Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlize Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (17), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat6010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental changes in the southwestern Mediterranean (ODP site 976, Alboran sea) during the MIS 12/11 transition and the MIS 11 interglacial and implications for hominin populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp.108010. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope zooarchaeological investigations at Abri du Maras: The paleoecological and paleoenvironmental context of Neanderthal subsistence strategies in the Rhône Valley during MIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pederzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174, pp.103292. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Acheulean biface production at la Noira (France) during Middle Pleistocene in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.69. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01506-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheulean variability in Western Europe: The case of Menez-Dregan I (Plouhinec, Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.103103. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297, pp.107812. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the chronology of Orgnac 3 Lower-to-Middle Paleolithic site (Ardèche, France), a regional key sequence for the Middle Pleistocene of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Masaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.103092. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Evolutionary Patterns Behind Homogeneity: the Case of the Palaeolithic Assemblages from Notarchirico (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09558-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Were Hominins Specifically Adapted to North-Western European Territories Between 700 and 600 ka? New Insight Into the Acheulean Site of Moulin Quignon (France, Somme Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.882110. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.882110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Earliest Occupations of Europe to Recent Bifacial Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the ‘Abbevillien’ in the perspective of new discoveries from the Lower Palaeolithic and Quaternary sites of Abbeville (Somme, northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (6), pp.1122-1136. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do great apes share with early humans interest for odd objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecological niche shift for Neanderthal populations in Western Europe 70,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84805-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First 40Ar/39Ar analyses of Australasian tektites in close association with bifacially worked artifacts at Nalai site in Bose Basin, South China: The question of the early Chinese Acheulean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.102953. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte du site de Moulin Quignon (Somme) et les premiers Acheuléens du Nord-Ouest de l’Europe (650 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (3), pp.102905. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2021.102905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking behavioral persistence and innovations during the Middle Pleistocene in Western Europe. Shift in occupations between 700 and 450 ka at la Noira site (Centre, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.103009. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique de la diversité et de l’alimentation de l’hyène des cavernes à partir de coprolithes de six sites du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Berthonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Marsolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.153-171. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue, The Lower to Middle Paleolithic Boundaries: Evolutionary Threshold or Continuum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Weinstein-Evron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Zaidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Lower to Middle Paleolithic Boundaries: Evolutionary Threshold or Continuum?, 159, pp.103054. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Pleistocene hominin mandible from Payre (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelius Kupczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.102775. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Noira Site (Centre, France) and the Technological Behaviours and Skills of the Earliest Acheulean in Western Europe Between 700 and 600 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.255-301. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-020-00049-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal plant use and stone tool function investigated through non-pollen palynomorphs analyses and pollen washes in the Abri du Maras, South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ejarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102569. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of regional cultural traditions during the Lower Palaeolithic: the case of Frosinone-Ceprano basin (Central Italy) at the MIS 11–10 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01150-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an understanding of hominin marrow extraction strategies: a proposal for a percussion mark terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Gaudzinski-Windheuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00972-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, sedimentology, and archaeology of Middle Pleistocene localities near Ceprano, Campogrande area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of early Acheulean expansion in Europe 700 ka ago: new findings at Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68617-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois core technology between Marine Isotope Stage 12 and 9 in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.102735. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of Neanderthal fibre technology and its cognitive and behavioral implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce L. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4889. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61839-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Saladié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106472. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of thumb movements for Neanderthal and modern human manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75694-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifaces or not bifaces? Role of raw materials in the Middle Pleistocene. The example of levels E-E1, B and F (610–670 ka) at Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102544. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WEAP Method: a New Age in the Analysis of the Acheulean Handaxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-020-00054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR dating applied to optically bleached quartz - A comparison with 40Ar/39Ar chronologies on Italian Middle Pleistocene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 556, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International educational project “Nature and Society in Prehistoric Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Shydlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Garcês</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37098/VA-2020-12-91-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal foraging in freshwater ecosystems: A reappraisal of the Middle Paleolithic archaeological fish record from continental Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Defleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.106731. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (South-eastern France)&amp;quot; [Quat. Sci. Rev. 243 (2020) 106472]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Saladié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 248, pp.106631. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal selective hunting of reindeer? The case study of Abri du Maras (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.985-1011. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biface production older than 600 ka ago at Notarchirico (Southern Italy) contribution to understanding early Acheulean cognition and skills in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0218591. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barremian–Bedoulian flint humanly transported from the west bank of the Rhône to the Massif-Central Highlands–A diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.90-112. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocks, teeth, and tools: New insights into early Neanderthal mobility strategies in South-Eastern France from lithic reconstructions and strontium isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Willmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214925. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest evidence of Acheulian occupation in Northwest Europe and the rediscovery of the &amp;lt;i&amp;gt;Moulin Quignon&amp;lt;/i&amp;gt; site, Somme valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.13091. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49400-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discoveries of quartzite artefacts on the highest terrace: Early or Middle Pleistocene occupation of the Rhône Valley?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (369), </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri du Maras (Saint-Martin d’Ardèche). Un habitat néandertalien occupé il y a 90 000 et 40 000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (second part). What is going on in the East? Data from India, Eastern Asia and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1-2), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues to Homo heidelbergensis Behavior at the 700ka Acheulean site of La Noira (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.60-82. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Barremian-Bedoulian flint through Vivarais and Velay (South-East margins of the Massif Central, France) from the Middle Paleolithic to the Mesolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.90-112. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palaeolithic record of Greece: A synthesis of the evidence and a research agenda for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Tourloukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Harvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first technical sequences in human evolution from East Gona, Afar region, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudald Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (365), pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintertime stress, nursing, and lead exposure in Neanderthal children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shara Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.eaau9483. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau9483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1-million-year-old quartz assemblage from Pont-de-Lavaud (Centre, France) in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand-Pressigny was not alone: Acquiring and sharing data about raw materials in the collective research project “Réseau de lithothèques en région Centre-Val de Loire” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.2798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Néandertaliens de Payre (Ardèche, France) ont-ils chassé le rhinocéros ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva j. Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou‑mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one-million-year-old quartz assemblage from Pont-de-Lavaud (Centre, France) in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal. Exposition. Musée de l’Homme. Le site de Payre (Ardèche). Un témoin du début de l’histoire des Néandertaliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors série n° 34, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assemblages with bifacial tools in Eurasia (first part). What is going on in the West? Data on western and southern Europe and the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1-2), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geochronology of Acheulian sites from the southern Latium (central Italy): Insights on human-environment interaction and the technological innovations during the MIS 11-MIS 10 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (112-129), pp.112 - 129. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking environmental changes with human occupations between 900 and 400 ka in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480, pp.78-94. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological variability during the Early Middle Palaeolithic in Western Europe. Reduction systems and predetermined products at the Bau de l'Aubesier and Payre (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0178550. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acheuleans. northern v . southern Europe: hominins, technical behaviour, chronological and environmental contexts. International Conference, National Museum of Natural History, Paris, France November 19-21, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.44 - 46. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evan.21517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’homme et des cultures. Une histoire de l’outillage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High handaxe symmetry at the beginning of the European Acheulian: The data from la Noira (France) in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbal Tuvi-Arad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections systématiques d’une vallée entre Rhône et Loire (France). Une cartographie de l’occupation à la fin de l’Acheuléen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (5), pp.428-450. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and volcanic rocks. Opportunistic behaviour or optimized management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.474 - 487. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early pleistocene site of la Terre-des-Sablons at Lunery-Rosières (Cher department, Centre region, France): sedimentary units, ESR dating, geoarchaeological studies, prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑claude Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dating evidence of the early presence of hominins in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Chou Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10178-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial deposits as an archive of early human activity: Progress during the 20 years of the Fluvial Archives Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth R. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Bridgland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.114-149. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géoarchéologique du site acheuléen ancien de «la Noira» (Brinay, Cher, région Centre, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.49--71. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the taphonomic agent responsible for the avian accumulation? An approach from the Middle and early Late Pleistocene assemblages from Payre and Abri des Pêcheurs (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rufà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 421, pp.46-61. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironment and dating of the Early Acheulean localities from the Somme River basin (Northern France): New discoveries from the High Terrace at Abbeville-Carrière Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (3-4), pp.338-371. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic assemblage from Pont-de-Lavaud (Indre, France) and the role of the bipolar-on-anvil technique in the Lower and Early Middle Pleistocene technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera-Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xose Pedro Rodríguez-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.159-184. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2015.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone retouchers from Lower Palaeolithic sites: Terra Amata, Orgnac 3, Cagny-l'Epinette and Cueva del Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue, Hostanian Eldorado, 409 (Part B), pp.195-212. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean in Europe: Origins, evolution and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schreve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean workshop of la Noira (France, 650 ka) in the European technological context, Special issue First European peopling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393, pp.112-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric Assessment of Convergent Tool Technology and Function during the Early Middle Palaeolithic: The Case of Payre, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.617 - 633. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Quignon : la redécouverte d’un site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.428 - 438. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean workshop of la Noira (France, 700 ka) in the European technological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393, pp.112-136. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acheuleans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schreve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special issue. European Acheuleans. Quaternary International, 411 (part B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation du silex barrémo-bédoulien depuis le Paléolithique moyen de Vivarais en Velay par les monts du Mésenc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondi Cave and the Middle-Upper Palaeolithic transition in western Georgia (south Caucasus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.77 - 98. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of rodent populations in the middle Rhône valley (right bank, Ardèche, France) during the late middle pleistocene and the early upper pleistocene from mis 6 to mis 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Defleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 27/1, pp.55 - 79. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence de Moulin Quignon est-elle une séquence archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vercoutère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hostainian Eldorado.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, special issue (409B), pp.1-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vivarais en Velay par les monts du Mézenc, circulation du silex barrémo-bédoulien depuis le Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal and animal karstic occupations from southern Belgium and south-eastern France: Regional or common features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Wampach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean in the South Caucasus (Georgia): Koudaro I and Tsona lithic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.67 - 84. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the Middle Palaeolithic in north-western Europe and its southern fringes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Middle Palaeolithic in North-West Europe: Multidisciplinary Approaches, 411 (A), pp.233-283. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retourner à Moulin Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.297-313. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct isotopic evidence for subsistence variability in Middle Pleistocene Neanderthals (Payre, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Díaz-Zorita Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.226 - 236. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean site of la Noira (Centre region, France): Characterization of materials and alterations, choice of lacustrine millstone and evidence of anthropogenic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.144 - 159. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir et s’entraider. Autour de l’Elephant de Barogali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors série, n° spécial à l’occasion de l’ouverture du Musée de l’Homme, 29, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic Record of Georgia: A Synthesis of the Technological, Economic and Paleoanthropological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1-2), pp.93-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavouring food: the contribution of chimpanzee behaviour to the understanding of Neanderthal calculus composition and plant use in Neanderthal diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (344), pp.464-471. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2014.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pirro Nord site (Apricena, Fg, Southern Italy) in the context of the first European peopling: Convergences and divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 389, pp.255 - 263. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéraux volcaniques et alpins à l’abri du Maras (Ardèche, France) : témoins de vents catabatiques dans la vallée du Rhône au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acheuléen. Une enigme de 700 000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors série, n° spécial à l’occasion de l’ouverture du Musée de l’Homme, Février, pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the earliest human occupation of Western Europe: New evidence from the fluvial terrace system of the Somme basin (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Acheulian of north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.302-331. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Chronology, palaeoenvironments and subsistence in the Acheulean of western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bridgland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.585-592. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ESR/U-series dating to the chronology of late Middle Palaeolithic sites in the middle Rhône valley, southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.529-534. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers Européens et leurs outils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors série, n° spécial à l’occasion de l’ouverture du Musée de l’Homme, 29, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological data (ESR and ESR/U-series) for the earliest Acheulian sites of north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davinia Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.610--622. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the integrity of palaeoenvironmental and archaeological records in MIS 5 to 3 karst sequences from southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.22-39. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented reduction processes: Middle Palaeolithic technical behaviour in the Abri du Maras shelter, southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.180-204. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic bone retouchers in Southeastern France : variability and functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 326-327, pp.492-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology and Taphonomy of the Middle-Upper Paleolithic in Bondi Cave, Republic of Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia (Russian-language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (3), pp.2-13. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeae.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone retouchers in Southeastern France. Variability and functionality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 326-327, pp.492-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons passion, diffusion les 5 et 9 juin 2014. TV France 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Ranc Pointu n° 2 (Saint-Martin d'Ardèche, Sud-Est de la France) : une occupation humaine du Paléolithique moyen ancien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">émission de vulgarisation scientifique La Grande Equation, Normand Mousseau. Radio québecoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néanderthaliens sur les marges sud-est du Massif central, espaces et subsistance au Paléolithique moyen : nouvelles données dans le cadre d'un projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.4-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte et une base de données pour les formations à silex du sud de la France : un outil pour la pétroarchéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (24), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-Use Strategies, Related Tool-Kits and Social Organization of Lower and Middle Palaeolithic Groups in the South-East of the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartär</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.29-59. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7485/QU60_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread diffusion of technical innovations around 300,000 years ago in Europe as a reflection of anthropological and social transformations? New comparative data from the western Mediterranean sites of Orgnac (France) and Cave dall’Olio (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nenzioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Onorevoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.478-498. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the new excavations of the Middle and Upper Palaeolithic levels at Ortvale Klde-north chamber (South Caucasus Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tushubramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Agapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 316, pp.3-13. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene ecology and Neanderthal subsistence: Insights from stable isotope analyses in Payre (Ardèche, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (4), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossible Neanderthals ? Making string, throwing projectiles and catching small game during Marine Isotope Stage 4 (Abri du Maras, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce L. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lower to Middle Palaeolithic in the South-East portion of the French Massif Central : land-cognition and use, related tool-kits and archaeo-ethnographical perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartär</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.29-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Evidence of Acheulean Settlement in Northwestern Europe - La Noira Site, a 700 000 Year-Old Occupation in the Center of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davinia Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.61 - 76. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human remain from a new Upper Pleistocene sequence in Bondi cave (Western Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Agapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abesalom Vekua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte du Figuier (Saint-Martin-d'Ardèche) : bilan des travaux récents sur un site du Paléolithique moyen et supérieur de la moyenne vallée du Rhône (Sud- Est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.35-67. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2012.14142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence strategies in Southeastern France between the plains of the Rhone Valley and the mid-mountains of the Massif Central (MIS 7 to MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 252, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of the Middle Palaeolithic on the right bank of the Middle Rhône Valley (southeast France): Technical traditions or functional choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 247, pp.103-124. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple origins of Bondi Cave and Ortvale Klde (NW Georgia) obsidians and human mobility in Transcaucasia during the Middle and Upper Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolos Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.1317--1330. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ oxygen isotope micro-analysis of faunal material and human teeth using a SHRIMP II: a new tool for palaeo-ecology and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boljkovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3184-3194. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Middle Palaeolithic in Western Europe: The case of Orgnac 3 (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (5), pp.653-666. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements du Centre de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VIALET, A., Les premiers Européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal Use of Fish, Mammals, Birds, Starchy Plants and Wood 125-250,000 Years Ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23768. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’occupation pour l’ensemble F de Payre (Ardèche, France) ? Halte de chasse spécialisée ou campement de courte durée ? Un exemple d’approche multi disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaic stone tool industry from Barranco León and Fuente Nueva 3, (Orce, Spain): Evidence of the earliest hominin presence in southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Toro Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (243), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Neanderthal Technical Behavior: New Evidence from Orgnac 3 (Level 1, MIS 8), Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1), pp.37-75. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/658179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Question of Short-Term Neanderthal Site Occupations: Payre, France (mis 8-7), and Taubach/Weimar, Germany (mis 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of anthropological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.47-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean open site of La Garde (Loire). Remarks on a lithic assemblage between Rhône and Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejaswini Nadgauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.267-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du quartz au Pléistocène moyen et supérieur. Trois exemples d’Europe Méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera-Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xose-Pedro Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Fábregas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.294-331. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin occupations at the Dmanisi site, Georgia, Southern Caucasus: Raw materials and technical behaviours of Europe’s first hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lordkipanidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Chagelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and middle Pleistocene human settlements in the Middle Loire River Basin, Centre Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.345-359. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the Late Mousterian in Mediterranean France: First radiocarbon (AMS) dates at Saint-Marcel Cave (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (4), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qijurittuq site (IbGk-3), Eastern Hudson Bay: An IPY Interdisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (2), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00167223.2010.10669509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldest human expansions in Eurasia: Favouring and limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Neanderthal subsistence strategies and land use: A regional focus on the Rhone Valley area in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3), pp.368-391. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les occupations humaines du début du Pléistocène supérieur de la moyenne vallée du Rhône (France). Les sites de l’abri des pêcheurs, de la Baume Flandin, de l’Abri du Maras et de la grotte du Figuier (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.385-411. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.9212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Question of Neandertal Regional Variability: a View from the Rhône Valley Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Belmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium anthropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.787-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First human settlement of the Caucasus: Technical behavior and raw material acquisition at Dmanisi, Georgia (1.77Ma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lordkipanidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Chagelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.422-425. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points and convergent tools in the European Early Middle Palaeolithic site of Payre (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (9), pp.1892-1909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site perché moustérien de la montagne d'Andance (Saint-Bauzile, Ardèche), première approche archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality and intra-site variation of Neanderthal occupations in the Middle Palaeolithic locality of Payre (Ardeche, France) using dental wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2008.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric dates for the Middle Palaeolithic sequence of Payre (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.377-389. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic raw material gathering territories and human mobility in the southern Massif Central, France: first results from a petro-archaeological study on flint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2357-2370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la baume Flandin (commune d’Orgnac-l’Aven) : nouvelles données sur ce gisement du Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (5), pp.315-325. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution analysis of uranium and thorium concentration as well as U-series isotope distributions in a Neanderthal tooth from Payre (Ardèche, France) using laser ablation ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (21), pp.5278-5290. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed occupation during the Middle Palaeolithic: Case study of a small pit-cave-site of Les Pêcheurs (Ardèche, south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.382-398. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic Raw Material Gathering Territories and Human Mobility in the Southern Massif central, France: First results from a petro-archaeological study on flint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2357-2370. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe Djruchula-Koudaro au sud Caucase (Géorgie). Remarques sur les assemblages lithiques pléistocènes de Koudaro I, Tsona et Djruchula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - Brno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLV (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of prehistoric flints: the neocortex memory revealed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (8), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2007.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCUPACIÓN EN ABRIGO DURANTE EL ESTADIO ISOTÓPICO 5: EL NIVEL D DEL YACIMIENTO DE PAYRE (ARDÈCHE, FRANCIA). GESTIÓN DEL TERRITORIO Y ACTIVIDADES DENTRO DEL YACIMIENTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (1), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains of the site of Payre (S-E France, OIS 7-5), remarks on stratigraphic position and interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLV (1), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assemblages lithiques des niveaux du Paléolithique moyen de l'Abri des Pêcheurs (Ardèche, Sud-Est de la France) Des occupations néandertaliennes récurrentes dans un «fossé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.211-253. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « industries de transition » et le mode de spéciation des groupes néandertaliens en Europe entre 40 et 30 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SITE PALÉOLITHIQUE MOYEN D'ÉRD (HONGRIE) : NOUVELLES DONNÉES SUR LES CHAÎNES OPÉRATOIRES ET RÉSULTATS MORPHO-FONCTIONNELS DE LA PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XLIV (3), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-Néandertal behaviour during isotopic stage 9 and the beginning of stage 8. New data concerning fauna and lithics in the different occupation levels of Orgnac 3 (Ardèche, South-East France): occupation types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.1283-1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace minéral au Paléolithique moyen dans le Sud du Massif central : premiers résultats pétroarchéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Neandertal behaviour during isotopic stage 9 and the beginning of stage 8. New data concerning fauna and lithics in the different occupation levels of orgnac 3 (Ardèche, South-East France): occupation types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (9), pp.1283-1301. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2005.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation de la grotte de Saint-Marcel (Ardèche, France) au Paléolithique moyen : stratégie d'exploitation de l'environnement et type d'occupation de la grotte. L'exemple des couches i, j et j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (2), pp.257-304. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2004.12993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tata (Hongrie). Un assemblage microlithique du début du Pléistocène supérieur en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.117-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de vie des hommes du Paléolithique moyen (stades isotopiques 6 et 5) dans le site de Payre (Rompon, Ardèche) : d'une grotte à un abri sous roche effondré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (2), pp.249-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustérien de type Quina de la grotte du Figuier (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.593-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen de la grotte Cioarei-Borosteni (commune de Pestisani, département de Gorj, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cârciumaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Cârciumaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.185-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du Paléolithique inférieur de la Grotte d'Azé (Saône-et-Loire) - Azé I-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (3), pp.349-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux moustériens de la grotte de Saint-Marcel (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.141-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes humains dans le site paléolithique moyen ancien de Payre (Ardèche) : dents et pariétal; Nouvelles découvertes de 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94 (2), pp.168-171. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1997.10874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie lithique du Paléolithique moyen de l’abri du Maras (Ardèche) : fouilles de René Gilles et de Jean Combier. La question des Moustériens tardifs et du débitage laminaire au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1996.2143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie lithique du site pléistocène moyen d’Orgnac 3 (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, pp.1-55. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1992.2296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous and Long-Term Marine Record of Vegetation and Climate Changes in the Southwestern Mediterranean during the Early-Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA-SEQS 2026 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours de la transition entre Pléistocène inférieur et moyen (~1,25 Ma - ~0,56) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest Acheulean in Western Europe: New data from Moulin Quignon, la Noira (France) and Notarchirico (Italy). The ERC Lateurope project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th sixtieth anniversary of the Vertesszölös Man</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum of Budapest, Nov 2025, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation et du climat au sud de la péninsule Ibérique : nouvel enregistrement pollinique de la carotte ODP 976 durant les MIS 14 à 12 (~560 – 425 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Small-Scale Models to Large-Scale Insights: Hunter-Gatherer Responses to Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of hominin dispersal patterns during the early-middle Pleistocene transition : a methodological enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Middle Pleistocene Transition vegetation and climate in the Western Mediterranean: insights into hominin occupation in Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry : using agent-based models to predict hominin movement and survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamill Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the environmental context of the first human occupation of Western Europe during MIS 35-19 from marine pollen record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the earliest occupation of Western Europe : a bottom-up modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "the 30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate change during MIS 35-19 (~1.2 - 0.75 Ma) in Western Mediterranean (Alboran Sea): new insights to understand the late hominin occupation in Western Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Palynology Symposium 2024 (MedPalynoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models to understand the spatiotemporal patterns of the earliest occupations of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPITA, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Late Middle Pleistocene human remains from the Payre site (MIS 7, Ardèche, S-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Cavillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Prehistoric and Protohistoric Sciences, Sep 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saint-Prest site: evidence of a human presence around a million years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Feb 2022, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING SPATIAL PATTERNS AT THE ABRI DU MARAS (SOUTH-EAST FRANCE, MIS 3): A GIS ANALYSIS AND 3D PALAEOTOPOGRAPHIC RECONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pois Veronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinoflagellate cysts response to climate change during the MIS 12/11 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Maleki Porazmiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Londeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MedPalyno Congress/XXVIth APLF Symposium, Paestum, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teasing apart the mechanisms behind prehistoric cultural adaptions: an interdisciplinary approach combing paleoclimatology, ecology, and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climats et Impacts - Paris Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and Palaeoclimatic Change in the South-West Mediterranean (Site 976, Alboran Sea) During the MIS 12/11 Transition (Termination V) and MIS 11 Interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le site de Notarchirico. Stratégies humaines au MIS 17 et 16 en Europe du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Feb 2022, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the site of Notarchirico. Human strategies at the MIS 17 and 16 in South Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fioretti Giovanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excavations at Notarchirico (Italy, 670-695 ka). New data and questions on the onset of the Acheulean in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegean Acheulean at the Eurasian crossroads Hominin settlement in Eurasia and Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lesbos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des restes fauniques du niveau 4.2 de l'Abri du Maras (Ardèche, MIS 3) : méthode et application pour l'interprétation des stratégies de subsistance néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene early weaponry technologies: a multifaceted mosaic of new evidence and behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Milks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Ríos Garaizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Virtual Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIR (CENIEH Institutional Repository), Sep 2021, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale, actualiste et archéologique des nanocomposites polymères nanosourcés, biotraceurs durables d'activités apicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliviero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, MAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des plus anciennes occupations acheuléennes du NW de l’Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque AFEQ-INQUA Q12 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of 40Ar/39Ar dating in central and southern Italy: redraw the chronological framework of the environmental changes and human settlement over the last 800 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Giaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ - CNF INQUA, Feb 2020, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03977667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Hommes climat entre Nord et Sud en Europe de l’Ouest des MIS 15 au 11 - Changements climatiques et impacts sur les occupations humaines pendant le Pléistocène et l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Depaepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climats et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et datation des plus anciennes occupations acheuléennes du NW de l'Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the anthropic percussion stigmata to identify original Neandertal strategies of marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Thun Hohenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzarello M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YNHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales teeth tell: Wintertime stress, nursing, and lead exposure in Neanderthal children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Green D.R. Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumitriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du milieu animal par les Néandertaliens sur les marges sud-est du Massif Central (entre 250 et 30 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 16-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest occupations in Europe. An overview of the archaeological data from 1 Ma to 500 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Anthropology Colloquium. Who was who. Pontifical Academy of Sciences. Vatican.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vatican-Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le Moustérien des grottes de la Crouzade et de Tournal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) : Sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the presence of hominins around 1 My in Saint-Prest (SW of Paris): cut-marks on bones and fracturation of antlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modeling of hominin spatial interactions in Europe: EMPT Dispersal and Mobility simulations developed in the METHOD IFG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hölzchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-O. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA. Session : Human and non human responses to the Mid-Pleisticene Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-functional characteristics of the Neanderthal thumb: implications for their diverse tool kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy L Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian Neandertal ecology in Mediterranean southeastern France: Isotopic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hugo Obermaier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing early-life record of early humans: New multi-modal analytical imaging techniques of fossil teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XXXI-1 : Through time, space and species: implication of new discoveries, technological developments and data diffusion improvement in Biological Anthropology session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first settlement in Europe. Evidence of an early bifacial technology at Notarchirico (Italy) dated to 650 ka in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et géologie du Quaternaire à Abbeville, une histoire commune, de Boucher de Perthes et Prestwich à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute une (pré)histoire en Somme - État des connaissances sur la préhistoire et l'histoire des recherches en vallée de la Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Abbeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03972271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Neanderthal a fisherman?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Chou Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Lille 2018, Réunion des Sciences de la Terre, 22-26 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method IFG group et Project 16060 (INQUA HabCom).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burgos, Cenieh, Novembre 2018. Rodriguez J. et Mateos A. org.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Burgos, Cenieh, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop. Fishing. « Néandertal was a fisherman? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-funtional characteristic of Neanderthals thumb: implication for their diverse tool kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XVI-7: Is ‘Neanderthal behaviour' a useful concept? Multiscalar approches to the behavioural diversity of middle palaeolithic neanderthal populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Baena, Julià Maroto, Florent Rivals, Manuel Vaquero, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to chew the cud; how the isotope analysis of faunal teeth can aid in determining hunting behaviours of Middle Pleistocene hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dosseto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XVI-7 : Is ‘Neanderthal behaviour' a useful concept? Multiscalar approches to the behavioural diversity of middle palaeolithic neanderthal populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Baena, Julià Maroto, Florent Rivals, Manuel Vaquero, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotopic investigation into the mobility of Middle Pleistocene hunters and their prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA, Session : Understanding activity patterns of animals: methods, applications, and human-animal relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bifacial technology over time and space. Technological variability in the European Early Palaeolithic: the case of Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the anthropic percussion stigmata to identify original Neandertal strategies of marrow extraction (the example of the level 37 of the Riparo Tagliente),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohenstein Ursula Thun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzarello Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand-Pressigny was not alone: Acquiring and sharing data about raw materials in the collective research project “Réseau de lithothèques en région Centre-Val de Loire” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Knappable Materials – From toolstone to stone tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.2798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute une (pré)histoire en Somme. État des connaissances sur la préhistoire et l'histoire des recherches en vallée de la Somme (XIXe-XXIe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Hurel org. Moncel M-H., Antoine P. - Comportements techniques et outillages à 650 ka dans le Nord-Ouest de l'Europe. Les fouilles récentes de Moulin Quignon (Abbeville).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western European Acheulean: a new methodological approach for the study of the Middle Pleistocene occupation of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XIV-3 : The bifacial shaping phenomenon over time and space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking down methodological barriers for the study of the Middle Pleistocene industries in the Western side of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Annual Meeting. Bridging Oceans and Theoretical Approaches to Lithic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifacial shaping: experimental and archaeological approaches for the identification of manufacture’s stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cicchiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XIV-3 : The bifacial shaping phenomenon over time and space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallonnet Cave: an early presence of hominins in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Chou Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018, XVIIe Colloque, 4-9 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on percussion notches to approach the variability of Neanderthal behaviours: the example of Abri du Maras and Saint Marcel cave (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daujeard Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop MIS 13-11: a major transformation in the European Lower Palaeolithic? Regional trends in lithic technology and human settlements during the Acheulean: the case study of the Ceprano basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moves North?: Early Middle Pleistocene Hominin Adaptations to the Climates and Environments of Northern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coping with climate: the legacy of Homo heidelbergensis workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Brighton (UK). (R. Hiosfield, J. Cole org., 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between intuitiveness and standardization: an experiment on marrow extraction process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHES, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the 40Ar/39Ar method to improve Middle-Pleistocene archaeological sites from the Italian Peninsula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois core technology between MIS 12 and 9 in Western Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Science Foundation and Wenner-Gren Foundation workshop: The Lower to Middle Paleolithic Boundary: a view from the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Haifa, 2017, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic analysis of fish bone accumulations produced by Yellow-legged Gull (Larus michahellis, Laridae) in Chafarines Island, Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roselló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ. Fish remains working group. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sardaigne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois technology between MIS 12 and 9 in Western Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque mondial d'Haifa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of aquatic environments during the Middle Palaeolithic in Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wan Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ. Fish remains working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sardaigne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry: Using Agent-Based Models to Predict Hominin Movement and Survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reschke Jan-Olaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archeologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA book of abstracts-Congress aoüt 2024. Roma, Italie.; Session “MULTIDISCIPLINARY APPROACHES TO HUMAN BEHAVIOR AND ENVIRONMENTAL DYNAMICS OF LATE EARLY PLEISTOCENE AND MIDDLE PLEISTOCENE EUROPE", Aug 2024, Rome, Italy. pp.124 - 132, </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evan.21485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoclimats et environnements quaternaires. - Rôle des nanocomposites carbonés formés par plasmas atmosphériques sur la préservation de niveaux de combustion en périodes interglaciaire et interstadiaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q10 AFEQ CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INQUA, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des stratégies et des activités dans des contextes similaires à celui de Menez-Dregan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A-L. Ravon et C. Gaillard. En Bretagne du Pleistocène moyen. Menez-Dregan and Co. Bilan des connaissances avant la fouille de la couche 9. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plouhinec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des silex barrémo-bédoulien en Haute-Loire Durant la Préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the earliest human occupation of Western Europe: New evidence from the fluvial terrace system of the Somme basin (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Geneve, Switzerland. pp.77 - 99, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reappraisal of Lower to Middle Paleolithic bone retouchers from southeastern France (MIS 9 to 3).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retouching the Palaeolithic: Becoming Human and the Origins of Bone Tool Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">communication - From France to Great-Britain. Early occupation with bifacial technology. Results on the ANR “PremAcheuSept” project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHOB Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, May 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a socio-economic interpretation for the sustained exploitation of flint and the diversity of raw material sources used during the Middle Palaeolithic in the south-eastern Massif Central and adjacent Rhone Valley?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Knappable materials: On the Rocks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of silcretes during the Middle and Upper Palaeolithic in the Massif central, France: rare silicified materials in a volcanic context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sykes R. Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvigne V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafarge A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liabeuf R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Knappable materials: On the Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting palimpsests and events of activity through lithic and faunal refits in karst systems during the Middle Paleolithic: the layer 4 of the Maras rockshelter (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chacón M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Hugo Obermaier Society,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the earliest human occupation of Western Europe: new evidences from the fluvial terraces system of the Somme basin (Northern France): Abbeville ”Carrière Carpentier” and Amiens “Rue du Manège”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voinchet Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans: Northern v. Southern Europe: Hominins, technical behaviour, chronological and environmental contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p. 77-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the Sequential experimentation for quartz stone tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leyde, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological diversity in Europe between 800 and 500 ka.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Homo heidelbergensis”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France) : les sites d’Orgnac 3 et Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lombera Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Menendez Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire. Vol. 2, Paléolithique et Mésolithique. Actes du XXVIIe Congrès Préhistorique de France, Bordeaux-Les Eyzies, 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of technological features of Acheulean lithic series in north-west Europe (700-400 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of débitage/shaping and variability of raw materialsbetween MIS 8/7 and MIS 5: the examples of Sainte Anne 1 and Payre. A19- Instrumentos bifaciales en el Paleolítico medio de Europa Occidental. Variabilidad tipo tecnología y tendencias espacio-temporales (Árpád Ringer, Luis Raposo & Karen Ruebens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ESR/U-series dating method to Middle Palaeolithic sites chronology of Ardèche, south-eastern France (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014, LED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Middle Palaeolithic in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en silex au Paléolithique supérieur dans le Massif Central : réseaux locaux et approvisionnement lointains revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque UISPP « Modes de contacts et de déplacements au Paléolithique eurasiatique », Liège, 29-31 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone retouchers from Middle Pleistocene sites: a focus on Terra-Amata, Orgnac 3, Cagny l’Epinette, Cueva del Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilio Barosso-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès mondial de l' UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes combinées ESR et U-Th à la datation de sites du Paléolithique moyen et supérieur: exemple des sites d’Ardèche (France) et du Jura Souabe (Allemagne),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones en geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN, C. Falguères, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene ecology and Neanderthal subsistence: insights from stable isotope analysis in Payre (Ardèche, Southeastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Unravelling Human Origins Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciens peuplements de l’Europe du Nord-Ouest. La question de l’Acheuléen et son émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de geochronologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (C .Falguères org.), 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Result of Middle Paleolithic Points From The Sites Of Abri Du Maras And Baume-Vallée (South-East, France): Technological Analysis And Some Remarks On Macro-Traces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings V Convegno Nazionale dei Giovani Archeologi - Archeologi in progress: il cantiere dell'archeologia di domani.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on an Acheulean workshop of 700 ka - la Noira site, in the Center of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne., Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can handedness be measured in stone tools? A study of points from Payre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarragona Laterality Conference (TLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHES, Feb 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal land-use and related tool-kits at MIS 5/4 boundary on the South-East border of the Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic : 10 years of research at the Centre for the Archaeology of Human Origins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Southampton, United Kingdom. pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte et une base de données pour les formations à silex dans le Sud de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Seronie-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 : Colloque international AFEQ Quaternaire n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence strategies between Middle Rhône valley and Massif Central mountains during MIS 7 - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ-2010, 11th International Conference of Archaeozoology ; S4-3, Hominin Subsistence in the Old World during the Pleistocene and Early Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.32-47, </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique ancien et moyen dans le sud-est du Massif central : espaces parcourus, connus et exploités, implications techniques et perspectives ethnoarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 : Colloque international AFEQ Quaternaire n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d'occupation dans l'ensemble F de Payre (Ardèche, France) ? : Halte de chasse spécialisée ou campement de courte durée ? Un exemple d'approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en préhistoire : Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières et cultures au Paléolithique moyen : un retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées silex de Lyon. Vers une harmonisation méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace minéral et espace de subsistance au Paléolithique moyen dans le sud du Massif central français : les sites de Sainte-Anne I (Haute-Loire) et de Payre (Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XV Congrès mondial de l'UISPP</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XV UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace minéral et espace de subsistance au Paléolithique moyen dans le Sud du Massif Central en France : les sites de Sainte-Anne I (Haute Loire) et de Payre (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisboa, Portugal. pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00503174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE MINERAL ET ESPACE DE SUBSISTANCE AU PALEOLITHIQUE MOYEN DANS LE SUD DU MASSIF CENTRAL FRANÇAIS : LES SITES DE SAINTE-ANNE I (HAUTE LOIRE) ET DE PAYRE (ARDECHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPACE MINERAL ET ESPACE DE SUBSISTANCE AU PALEOLITHIQUE MOYEN DANS LE SUD DU MASSIF CENTRAL FRANÇAIS : LES SITES DE SAINTE-ANNE I (HAUTE LOIRE)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ET DE PAYRE (ARDECHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une approche de type &amp;quot;techno- analytique&amp;quot; à l'étude d'un ensemble lithique du Paléolithique moyen du stade ancien (MIS 7) : le niveau Fa de Payre (Ardèche, sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approcci metodologici integrati per lo studio dei manufatti litici preistorici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINAR COMPARATIVE ANALYSIS BETWEEN LEVEL G OF LAS FUENTES DE SAN CRISTÓBAL (PRE-PYRENEES OF HUESCA, SPAIN) AND LEVEL GA OF PAYRE (ARDÈCHE, FRANCE): A SIMILAR NEANDERTHAL TERRITORIAL BEHAVIOR IN TWO DIFFERENT CHRONOLOGICAL CONTEXTS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Menendez Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rosell I Ardevol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE OCCUPATION ACHEULEENNE EN HAUTE MONTAGNE : LE SITE DE TSONA (SUD DU CAUCASE, GEORGIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Toushabramichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouskelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Miskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lordkipanidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements en Europe : certitudes et hypothèses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements préhistoriques dans le sud-est de la France à la fin du Pléistocène moyen : 400-120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aouraghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIV Congrès UISPP, Univerité de Liège, Belgique. Section 15. Préhistoire en Afrique. Sessions générales et posters.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp. 33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation et du climat au sud de la péninsule Ibérique : nouvel enregistrement pollinique de la carotte ODP 976 durant les MIS 14 à 12 (ca. 563 – 425 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'AFEQ CNF-INQUA : Variabilité, saisonnalité, extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus at 250 ka within the Neandertal lineage: comparison of teeth from Biache-Saint-Vaast (Pas-de-Calais) and Payre (Ardèche) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martín-Francés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Martínez de Pinillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and chronology of the Lower Paleolithic in Basilicata (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giannandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Mayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Frew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 1 Ma record from the fluvial terraces system of the River Somme Valley (Northern France) and the background of the earliest Acheulean occupation of Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Inqua ( International Union for Quaternary Research ) Congress : Session 100: Multi-methods geochronological approaches on Palaeolithic sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence archéologique du Pléistocène moyen de la grotte du Lazaret, France : Nouvelles datations par U-Th et par le paléomagnétisme du plancher stalagmitique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Min Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chun Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RINO project: The use of Rhinoceros teeth for Industry among Neandertals: an Original behaviour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Juan Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notarchirico (Venos -, Pz). L'Acheuleano piu antico di Italia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fioretti Giovanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno di Basilicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and Palaeoclimatic Change in the South-West Mediterranean (Site 976, Alboran Sea) During the MIS 12/11 Transition (Termination V) and MIS 11 Interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie TL et ESR/U-Th du site paléolithique d’Orgnac III, une séquence de référence du Pléistocène moyen ardéchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Masaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stable isotope zooarchaeological investigations at Abri du Maras: exploring the palaeoecological context of Neanderthal subsistence strategies in the Rhône Valley,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochronological investigations for Lower Palaeolithic archaeological sites from Basilicata: comparison with the Vulture’s tephrostratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Piperno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation par uranium-Plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Chuan-Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Hsun-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Chung-Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Société géologique de France. Session 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’ESR/U-Th à la datation de sites du Pléistocène supérieur : exemple de la Grotte des Barasses II (Balazuc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque international sur le Quaternaire “Q11 - au Centre des enjeux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’ESR/U-Th à la datation de sites du Pléistocène supérieur : Exemple de la Grotte des Barasses II (Balazuc, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11 AFEQ CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New application of morphometric geometrics in use-wear analysis for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iovita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use-wear results regarding the quartzite assemblage of the Middle Pleistocene Payre site (Ardèche, South-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollé A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leyden, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheulean technological strategies between lower and upper units at la Noira : shift or regional evolution in situ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahain J-J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despriée J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voinchet P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falguères C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic analysis of Pleistocene small vertebrate assemblages: case studies from northern France (Abbeville & Mutzig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Council for Archaeozoology (ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Rafael, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic analysis of Pleistocene small vertebrate assemblages: case studies from northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Rafael, Argentina. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des emplacements de collecte des silex préhistoriques : apport de l'observation au microscope électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07 : Diffusion, Migrations, Echanges : L'influence du bassin méditerranéen (colloque du GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-en-Provence, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behavior, cognition, and environmental interactions for the lower paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media SA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-8325-2597-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Lower and Middle Palaeolithic in Georgia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage en l’honneur du Prof. V. Liubin. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.144, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques archaïques de Barranco Léon et de Fuente Nueva 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Toro Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS ÉDITIONS, 306 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Moncel. Société Préhistorique Française, pp.329, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR International Series, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 15-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithique d'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat a-t-il eu un impact sur le peuplement de l’Europe de l’Ouest des MIS 17 à 11 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UISPP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In DJINDJIAN F. (dir) « La préhistoire des origines de l’humanité à la fin du Pléistocène », collection « Les sociétés humaines face aux changements climatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Archaeopress Archaeology Publishing LTD, pp.80-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03947020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal technological variability: A wide-ranging geographical perspective on the final Middle Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erella Hovers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Romagnoli; Florent Rivals; Stefano Benazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.184-226, 2022, 978-0-12-821428-2. </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821428-2.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals, Carnivores and Caprines in two Upper Pleistocene sites of South-eastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-904110-61-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice XXIX. Qui sont ces enfants dont les restes ont été abandonnés sur les sols d'occupation de la grotte du Lazaret ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains de la grotte du Lazaret (Alpes-Martimes). Lumley de et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.639-640, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premières traces à la fin de l'Acheuléen dans la Préhistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjan (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-295, 2018, Histoire et Archéologie, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reappraisal of Lower to Middle Palaeolithic bone retouchers from south-eastern France. (MIS 11 to 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origins of Bone Tool Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-88467-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 800 to 500 ka in Western Europe. The Oldest Evidence of Acheuleans in Their Technological, Chronological, and Geographical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emergence of the Acheulean in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-235, 2018, </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75985-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes phases d'occupation de la cavité : fonction(s) du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daujeard, Camille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte des Barasses II (Balazuc, Aedèche) : entre néandertaliens, bouquetins et carnivores.. Des occupations du Pléistocène supérieur en moyenne vallée de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, pp.107-161, 2018, Documents d'archéologie en Rhône-Alpes et Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice XXXVIII, Des générations d’hominidés occupant la bordure d’un cordon littoral il y a 400 000 ans Terra Amata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Lumley et al., Terra Amata. Comportement et mode de vie des chasseurs acheuléens de Terra Amata, Tome V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-521, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of radiolarite as microlithic tools: experimentation and case study with the site of Tata (Hungary).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maier, A., Bößl, N., Pfauth, U. (Eds.), Hugo Obermaier-Gesellschaft für Erforschung des Eiszeitalters und der Steinzeit e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries du Paléolithique Inférieur de Terra Amata dans le contexte des cultures du Pléistocène moyen d’Europe occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Amata, t. IV, Fasc. 1, Les industries acheuléennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.739-741, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de pas d’Happisburgh, La Science au présent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-32, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sait-on à quoi servaient les outils préhistoriques ? questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une belle histoire de l’Homme, Flammarion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.102-104, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France). Les sites d’Orgnac 3 et Payre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Préhistorique Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaubert, J., Fourment, N. &amp; Depaepe, P., Eds. "Transitions, rupures et continuité en Préhistoire". Actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 31 mai-5 juin 2010). Vol. 2: Paléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-79, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">– 350 000 JC. Les pré-Néandertaliens d’Orgnac 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMCC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. Allix, Préhistoire en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did they produced and used so small tools? A techno- functional approach of Neanderthal’s microlithic tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tata monography.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de nouveaux comportements techniques il y a 350-300 000 ans en Europe du sud. Les exemples des sites d'Orgnac (Orgnac l'aven - Ardèche, France) et de Cave dall'Olio (Bologna - Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nenzioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque : Centenaire de l’IPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Behavior and Mobility of Human Groups Deduced from Lithic Assemblages in the Late Middle and Early Late Pleistocene of the Middle Rhône Valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neanderthal Lifeways, Subsistence and Technology, 150 years of Neanderthal discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-287, 2011, </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0415-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Occupation type in the Unit F at Payre (Ardèche, France)? A Specialised Hunting Stop or a Short-term Camp? An example of a Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Fr., Costamagno S., Valdeyron N. (eds.), Hunting Camps in Prehistory. Current Archaeological Approaches, Proceedings of the International Symposium, May 13-15 2009, University Toulouse II - Le Mirail, P@lethnology, 3, 77-101.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 17. Quelques données spatiales sur des occupations humaines en contexte karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVI, pp.297-308, 2008, 978-2-913745-36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. L'ensemble ou l'unité archéostratigraphique G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVI, pp.171-207, 2008, 978-2-913745-36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Les ensembles ou unités archéostratigraphiques F et E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Liouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVI, pp.209-241, 2008, 978-2-913745-36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias liticas de Barranco Leon y fuente Nueva 3 de Orce. Estudio técnico y tipologico. Las cadenas operativas. Analisis traceologico. Resultados preliminares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isodro Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Pleistoceno inferiror de Barranco Leon y Fuente Nueva 3, Orce (Granada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JUNTA DE ANDALUCÍA. Consejería de Cultura, 206 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cromérien de la région d’Abbeville (MIS 16 & 15) et les premières occupations acheuléennes du NW Européen : la séquence de la Carrière Carpentier et le site de Moulin Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Deschodt L., Antoine P. &amp; Auguste P. « Le Quaternaire de la France septentrionale (Hauts-de-France) », Livret-guide de l’excursion de l’AFEQ-CNF INQUA et de la Société Géologique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03946966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice. De la difficulté à interpréter une série lithique ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Middle Pleistocene genesis of Neanderthal technology in Western Europe: The case of Payre site (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.212-238. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expedient bone tool used for flaying carcasses by Neanderthal at the Abri du Maras (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Acheulean Biface Production at La Noira (Centre France): Shift or Drift Between 700 and 450 Ka in Western Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONNEES NOUVELLES SUR LES RESTES FAUNIQUES ET LITHIQUES DANS LES DIFFERENTS NIVEAUX D'OCCUPATION DU SITE D'ORGNAC 3 (ARDECHE, SUD-EST FRANCE) : TYPES D'OCCUPATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03994744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l’Archéologie. 2021, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération Moulin Quignon 2019. Abbeville (Hauts de France) quartier de l'Espérance, 27-29 mars 2019. Rapport de sondage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération 2020. Rapport opération triannuelle, première année 2020-2022, Abri du Maras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude). Rapport de fouille programmée 2019 - rapport final 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Saos T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Arhéologie, DRAC Occitanie. 2019, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille. Opération Abbeville - Moulin Quignon Avril 2017. Autorisation de fouille programmée DRAC Picardie : n°2017-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Saos T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UMR 7194 Histoire naturelle de l'Homme préhistorique. 2019, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notarchirico Basilicata. Concessione di ricerche e scavo archeologico per il 2016. Apertura lavori scavo preistorico del sito di Notarchirico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Superintendance Basilicata. 2018, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations – Opération 2018. Rapport annuel opération triannuelle, Abri du Maras.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allue Ethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulbes Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britton Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navarro Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Auvergne-Rhône-Alpes. 2018, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération Abbeville – Moulin Quignon Avril 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA, Région Nord-Pas-de Calais. 2018, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGINES II : espaces et expressions Rapport scientifique 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Aquitaine. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandroots in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neandroots in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’Europe a t-elle été peuplée plus tardivement que le reste de l’Eurasie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître l’émergence de Neandertal pour comprendre sa disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de plein air de Nalai du Paléolithique inférieur, dans le sud de la Chine, daté de 800 000 ans. Première datation Argon-Argon de tectites en association directe avec des bifaces en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation argon-argon de tectites en association directe avec des bifaces en Chine : qu'en est-il de l'Acheuléen en Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-hélène Moncel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Premiers peuplements en Europe de l'Ouest. Stargéies techniques et territoires. Aires culturelles régionales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Premières phases de l'Acheuléen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Comportements néandertaliens. Startégies techniques et territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Impact des conditions environnementales sur les stratégies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (233)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is the Acheulean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐helene Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evan.70029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence Strategies in Agent-Based Models of Foraging Hominins: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.135 - 150. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate feeding ecology at Abri du Maras reveals diverse habitats and seasonally targeted Neanderthal occupations (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02410-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The site of Notarchirico (Venosa Basin, Italy) and the hominin behavior in the Middle Pleistocene: New insights from taphonomy and spatial archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Saladié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 211, pp.103789. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations and regional diversity in Western Europe at ca. the MIS 11 threshold: a cladistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Zaragüeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, pp.100314. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2026.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Movements in a Changing World: Modelling Early Pleistocene and Early Middle Pleistocene Climatic and Ecological Environments and Influences on Hominin Dispersal in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9, pp.66 - 88. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin and carnivore roles during the formation of the early Middle Pleistocene site of Loreto (Venosa Basin, southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (7), pp.1252 - 1268. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of raw material selection in Acheulean lithic tools of Notarchirico (MIS 15, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin and carnivore roles during the formation of the early Middle Pleistocene site of Loreto (Venosa Basin, southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lithic Legacy of Loreto: A Technological Perspective on Early Hominin Toolmaking during Lower Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2530773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological strategies and diversity of management of limestone pebbles at the site of Terra Amata (South-East, France) in the context of MIS11 in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00242-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bone tool used by neanderthal for flaying carcasses at the Abri du Maras (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-30264-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Late Middle Pleistocene human remains at the Payre site (MIS 7, Ardèche, Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Cavillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ormagi Ekhi (Georgia) and Middle Palaeolithic occupations in South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Agapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Chagelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-Wear Analysis Shows Changing Handaxe Grip and Use Across Time at la Noira (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.32. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00241-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Middle Palaeolithic occupations dated to MIS 7 at the Abri du Maras (Ardèche, Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Abrunhosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.21. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00221-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quina lithic technology indicates diverse Late Pleistocene human dynamics in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Jun Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yuan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2418029122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intermittent lead exposure on hominid brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Sena de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Westaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (42), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adr1524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Occupations of Western Europe: Dispersals and Population Dynamics in the Early to Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.19. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-025-09752-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographic and Size Analysis of Lithic Artifacts of Loreto (Early Middle Pleistocene, Basilicata, Italy) to Support Insight on the Site Lithic Industry and Human Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (6), pp.228. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8060228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and early Upper Paleolithic settlement of the Georgian Caucasus: a general perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tsikaridze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Aghapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reed Coil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 368, pp.109556. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and environmental changes of ~100 thousand years: The mammals from the early Middle Pleistocene sequence of Notarchirico (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site settlement patterns during MIS 3 in the Southeast of France. The lithic assemblages of two phases of occupation (levels 4.1 and 4.2) at the Abri du Maras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Abrunhosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.23. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00190-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence of human occupations and technological complexity above the 45th North parallel in Western Europe. The site of Lunery-Rosieres la-Terre-des-Sablons (France, 1.1 Ma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66980-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update And Synthesis Of The Available Archaeological And Geochronological Data For The Lower Paleolithic Site Of Loreto At Venosa (Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2023.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the “elephant butchery area” at the Middle Pleistocene site of Notarchirico (MIS 16) (Venosa Basin, Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108603. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.20474. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bones as tools in Late Lower Paleolithic of Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.11666. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62612-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest fossil hominin from Italy: Reassessment of the femoral diaphysis from Venosa-Notarchirico in its Acheulean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Micarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Vincenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108709. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Hippopotamuses from the Italian Peninsula: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.20. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is a handaxe a planned-axe? exploring morphological variability in the Acheulean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Ronald Nigst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Andrew Foley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0307081. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early occurrence of lion (Panthera spelaea) at the Middle Pleistocene Acheulean site of Notarchirico (MIS 16, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Mecozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Sardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Human behavior, cognition and environmental interactions for the Lower Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John de Vos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1205756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taphonomic and spatial distribution study of the new levels of the middle Pleistocene site of Notarchirico (670–695 ka, Venosa, Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.106. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01809-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western European Acheulean: Reading variability at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Maldonado-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.103357. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With Impressions Chosen from Another Time: Core Technologies and Debitage Production at the Lower Palaeolithic Site of Notarchirico (670–695 ka; layers F to I2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentations des réseaux karstiques profonds par Néanderthal. Nouveaux exemples à la grotte de Saint-Marcel (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (15), pp.265 - 277. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciennes traces d'occupation en Europe de l'Ouest. Un peuplement tardif dans une zone isolée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterning of Middle Palaeolithic lithic assemblages at the Abri du Maras, Southeast France: combining GIS analysis and 3D palaeotopographic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.103999. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus at 250 ka within the Neanderthal lineage: comparison of teeth from Biache-Saint-Vaast (Somme) and Payre (Ardèche) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martín-Francés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Martinez de Pinillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 ((s)), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.13736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal Hunting Weapons Re-Assessed: A Tip Cross-Sectional Area Analysis of Middle Palaeolithic Point Assemblages from South Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlize Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (17), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat6010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental changes in the southwestern Mediterranean (ODP site 976, Alboran sea) during the MIS 12/11 transition and the MIS 11 interglacial and implications for hominin populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp.108010. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope zooarchaeological investigations at Abri du Maras: The paleoecological and paleoenvironmental context of Neanderthal subsistence strategies in the Rhône Valley during MIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pederzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174, pp.103292. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Acheulean biface production at la Noira (France) during Middle Pleistocene in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.69. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01506-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheulean variability in Western Europe: The case of Menez-Dregan I (Plouhinec, Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.103103. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297, pp.107812. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the chronology of Orgnac 3 Lower-to-Middle Paleolithic site (Ardèche, France), a regional key sequence for the Middle Pleistocene of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Masaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.103092. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Evolutionary Patterns Behind Homogeneity: the Case of the Palaeolithic Assemblages from Notarchirico (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09558-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Were Hominins Specifically Adapted to North-Western European Territories Between 700 and 600 ka? New Insight Into the Acheulean Site of Moulin Quignon (France, Somme Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.882110. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.882110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecological niche shift for Neanderthal populations in Western Europe 70,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84805-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First 40Ar/39Ar analyses of Australasian tektites in close association with bifacially worked artifacts at Nalai site in Bose Basin, South China: The question of the early Chinese Acheulean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.102953. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte du site de Moulin Quignon (Somme) et les premiers Acheuléens du Nord-Ouest de l’Europe (650 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (3), pp.102905. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2021.102905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do great apes share with early humans interest for odd objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Earliest Occupations of Europe to Recent Bifacial Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the ‘Abbevillien’ in the perspective of new discoveries from the Lower Palaeolithic and Quaternary sites of Abbeville (Somme, northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (6), pp.1122-1136. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking behavioral persistence and innovations during the Middle Pleistocene in Western Europe. Shift in occupations between 700 and 450 ka at la Noira site (Centre, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.103009. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique de la diversité et de l’alimentation de l’hyène des cavernes à partir de coprolithes de six sites du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Berthonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Marsolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.153-171. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue, The Lower to Middle Paleolithic Boundaries: Evolutionary Threshold or Continuum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Weinstein-Evron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Zaidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Lower to Middle Paleolithic Boundaries: Evolutionary Threshold or Continuum?, 159, pp.103054. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an understanding of hominin marrow extraction strategies: a proposal for a percussion mark terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Gaudzinski-Windheuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00972-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Pleistocene hominin mandible from Payre (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelius Kupczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.102775. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, sedimentology, and archaeology of Middle Pleistocene localities near Ceprano, Campogrande area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of early Acheulean expansion in Europe 700 ka ago: new findings at Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68617-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal plant use and stone tool function investigated through non-pollen palynomorphs analyses and pollen washes in the Abri du Maras, South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ejarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102569. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Noira Site (Centre, France) and the Technological Behaviours and Skills of the Earliest Acheulean in Western Europe Between 700 and 600 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.255-301. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-020-00049-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of regional cultural traditions during the Lower Palaeolithic: the case of Frosinone-Ceprano basin (Central Italy) at the MIS 11–10 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01150-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of thumb movements for Neanderthal and modern human manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75694-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois core technology between Marine Isotope Stage 12 and 9 in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.102735. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Saladié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106472. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of Neanderthal fibre technology and its cognitive and behavioral implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce L. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4889. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61839-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifaces or not bifaces? Role of raw materials in the Middle Pleistocene. The example of levels E-E1, B and F (610–670 ka) at Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102544. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WEAP Method: a New Age in the Analysis of the Acheulean Handaxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-020-00054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR dating applied to optically bleached quartz - A comparison with 40Ar/39Ar chronologies on Italian Middle Pleistocene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 556, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International educational project “Nature and Society in Prehistoric Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Shydlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Garcês</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37098/VA-2020-12-91-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal foraging in freshwater ecosystems: A reappraisal of the Middle Paleolithic archaeological fish record from continental Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Defleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.106731. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (South-eastern France)&amp;quot; [Quat. Sci. Rev. 243 (2020) 106472]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Saladié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodríguez-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 248, pp.106631. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biface production older than 600 ka ago at Notarchirico (Southern Italy) contribution to understanding early Acheulean cognition and skills in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0218591. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal selective hunting of reindeer? The case study of Abri du Maras (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.985-1011. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocks, teeth, and tools: New insights into early Neanderthal mobility strategies in South-Eastern France from lithic reconstructions and strontium isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Willmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214925. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest evidence of Acheulian occupation in Northwest Europe and the rediscovery of the &amp;lt;i&amp;gt;Moulin Quignon&amp;lt;/i&amp;gt; site, Somme valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.13091. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49400-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barremian–Bedoulian flint humanly transported from the west bank of the Rhône to the Massif-Central Highlands–A diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.90-112. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discoveries of quartzite artefacts on the highest terrace: Early or Middle Pleistocene occupation of the Rhône Valley?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (369), </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Barremian-Bedoulian flint through Vivarais and Velay (South-East margins of the Massif Central, France) from the Middle Paleolithic to the Mesolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.90-112. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palaeolithic record of Greece: A synthesis of the evidence and a research agenda for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Tourloukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Harvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri du Maras (Saint-Martin d’Ardèche). Un habitat néandertalien occupé il y a 90 000 et 40 000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first technical sequences in human evolution from East Gona, Afar region, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudald Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (365), pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (second part). What is going on in the East? Data from India, Eastern Asia and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1-2), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues to Homo heidelbergensis Behavior at the 700ka Acheulean site of La Noira (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.60-82. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintertime stress, nursing, and lead exposure in Neanderthal children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shara Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.eaau9483. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau9483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1-million-year-old quartz assemblage from Pont-de-Lavaud (Centre, France) in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand-Pressigny was not alone: Acquiring and sharing data about raw materials in the collective research project “Réseau de lithothèques en région Centre-Val de Loire” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.2798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one-million-year-old quartz assemblage from Pont-de-Lavaud (Centre, France) in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Néandertaliens de Payre (Ardèche, France) ont-ils chassé le rhinocéros ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva j. Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou‑mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal. Exposition. Musée de l’Homme. Le site de Payre (Ardèche). Un témoin du début de l’histoire des Néandertaliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors série n° 34, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assemblages with bifacial tools in Eurasia (first part). What is going on in the West? Data on western and southern Europe and the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1-2), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking environmental changes with human occupations between 900 and 400 ka in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480, pp.78-94. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geochronology of Acheulian sites from the southern Latium (central Italy): Insights on human-environment interaction and the technological innovations during the MIS 11-MIS 10 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (112-129), pp.112 - 129. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and volcanic rocks. Opportunistic behaviour or optimized management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.474 - 487. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High handaxe symmetry at the beginning of the European Acheulian: The data from la Noira (France) in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbal Tuvi-Arad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’homme et des cultures. Une histoire de l’outillage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections systématiques d’une vallée entre Rhône et Loire (France). Une cartographie de l’occupation à la fin de l’Acheuléen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (5), pp.428-450. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological variability during the Early Middle Palaeolithic in Western Europe. Reduction systems and predetermined products at the Bau de l'Aubesier and Payre (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0178550. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acheuleans. northern v . southern Europe: hominins, technical behaviour, chronological and environmental contexts. International Conference, National Museum of Natural History, Paris, France November 19-21, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.44 - 46. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evan.21517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early pleistocene site of la Terre-des-Sablons at Lunery-Rosières (Cher department, Centre region, France): sedimentary units, ESR dating, geoarchaeological studies, prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑claude Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dating evidence of the early presence of hominins in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Chou Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10178-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial deposits as an archive of early human activity: Progress during the 20 years of the Fluvial Archives Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth R. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Bridgland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.114-149. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géoarchéologique du site acheuléen ancien de «la Noira» (Brinay, Cher, région Centre, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.49--71. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironment and dating of the Early Acheulean localities from the Somme River basin (Northern France): New discoveries from the High Terrace at Abbeville-Carrière Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (3-4), pp.338-371. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone retouchers from Lower Palaeolithic sites: Terra Amata, Orgnac 3, Cagny-l'Epinette and Cueva del Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue, Hostanian Eldorado, 409 (Part B), pp.195-212. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean in Europe: Origins, evolution and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schreve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic assemblage from Pont-de-Lavaud (Indre, France) and the role of the bipolar-on-anvil technique in the Lower and Early Middle Pleistocene technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera-Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xose Pedro Rodríguez-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.159-184. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2015.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean workshop of la Noira (France, 650 ka) in the European technological context, Special issue First European peopling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393, pp.112-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the taphonomic agent responsible for the avian accumulation? An approach from the Middle and early Late Pleistocene assemblages from Payre and Abri des Pêcheurs (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rufà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 421, pp.46-61. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages with bifacial tools in Eurasia (third part). Considerations on the bifacial phenomenon throughout Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric Assessment of Convergent Tool Technology and Function during the Early Middle Palaeolithic: The Case of Payre, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.617 - 633. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation du silex barrémo-bédoulien depuis le Paléolithique moyen de Vivarais en Velay par les monts du Mésenc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Quignon : la redécouverte d’un site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.428 - 438. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean workshop of la Noira (France, 700 ka) in the European technological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393, pp.112-136. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acheuleans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schreve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special issue. European Acheuleans. Quaternary International, 411 (part B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondi Cave and the Middle-Upper Palaeolithic transition in western Georgia (south Caucasus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.77 - 98. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of rodent populations in the middle Rhône valley (right bank, Ardèche, France) during the late middle pleistocene and the early upper pleistocene from mis 6 to mis 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Defleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 27/1, pp.55 - 79. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hostainian Eldorado.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, special issue (409B), pp.1-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vivarais en Velay par les monts du Mézenc, circulation du silex barrémo-bédoulien depuis le Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence de Moulin Quignon est-elle une séquence archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vercoutère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal and animal karstic occupations from southern Belgium and south-eastern France: Regional or common features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Wampach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean in the South Caucasus (Georgia): Koudaro I and Tsona lithic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.67 - 84. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the Middle Palaeolithic in north-western Europe and its southern fringes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Middle Palaeolithic in North-West Europe: Multidisciplinary Approaches, 411 (A), pp.233-283. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct isotopic evidence for subsistence variability in Middle Pleistocene Neanderthals (Payre, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Díaz-Zorita Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.226 - 236. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean site of la Noira (Centre region, France): Characterization of materials and alterations, choice of lacustrine millstone and evidence of anthropogenic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Courcimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.144 - 159. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retourner à Moulin Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.297-313. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir et s’entraider. Autour de l’Elephant de Barogali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors série, n° spécial à l’occasion de l’ouverture du Musée de l’Homme, 29, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéraux volcaniques et alpins à l’abri du Maras (Ardèche, France) : témoins de vents catabatiques dans la vallée du Rhône au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acheuléen. Une enigme de 700 000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors série, n° spécial à l’occasion de l’ouverture du Musée de l’Homme, Février, pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pirro Nord site (Apricena, Fg, Southern Italy) in the context of the first European peopling: Convergences and divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 389, pp.255 - 263. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic Record of Georgia: A Synthesis of the Technological, Economic and Paleoanthropological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1-2), pp.93-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavouring food: the contribution of chimpanzee behaviour to the understanding of Neanderthal calculus composition and plant use in Neanderthal diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (344), pp.464-471. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2014.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the earliest human occupation of Western Europe: New evidence from the fluvial terrace system of the Somme basin (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Acheulian of north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.302-331. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Chronology, palaeoenvironments and subsistence in the Acheulean of western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bridgland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.585-592. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological data (ESR and ESR/U-series) for the earliest Acheulian sites of north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davinia Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.610--622. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers Européens et leurs outils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors série, n° spécial à l’occasion de l’ouverture du Musée de l’Homme, 29, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ESR/U-series dating to the chronology of late Middle Palaeolithic sites in the middle Rhône valley, southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.529-534. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the integrity of palaeoenvironmental and archaeological records in MIS 5 to 3 karst sequences from southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.22-39. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone retouchers in Southeastern France. Variability and functionality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 326-327, pp.492-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented reduction processes: Middle Palaeolithic technical behaviour in the Abri du Maras shelter, southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.180-204. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons passion, diffusion les 5 et 9 juin 2014. TV France 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology and Taphonomy of the Middle-Upper Paleolithic in Bondi Cave, Republic of Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia (Russian-language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (3), pp.2-13. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeae.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic bone retouchers in Southeastern France : variability and functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 326-327, pp.492-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">émission de vulgarisation scientifique La Grande Equation, Normand Mousseau. Radio québecoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Ranc Pointu n° 2 (Saint-Martin d'Ardèche, Sud-Est de la France) : une occupation humaine du Paléolithique moyen ancien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néanderthaliens sur les marges sud-est du Massif central, espaces et subsistance au Paléolithique moyen : nouvelles données dans le cadre d'un projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.4-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-Use Strategies, Related Tool-Kits and Social Organization of Lower and Middle Palaeolithic Groups in the South-East of the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartär</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.29-59. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7485/QU60_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread diffusion of technical innovations around 300,000 years ago in Europe as a reflection of anthropological and social transformations? New comparative data from the western Mediterranean sites of Orgnac (France) and Cave dall’Olio (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nenzioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Onorevoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.478-498. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the new excavations of the Middle and Upper Palaeolithic levels at Ortvale Klde-north chamber (South Caucasus Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tushubramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Agapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 316, pp.3-13. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte et une base de données pour les formations à silex du sud de la France : un outil pour la pétroarchéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (24), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene ecology and Neanderthal subsistence: Insights from stable isotope analyses in Payre (Ardèche, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (4), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossible Neanderthals ? Making string, throwing projectiles and catching small game during Marine Isotope Stage 4 (Abri du Maras, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce L. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lower to Middle Palaeolithic in the South-East portion of the French Massif Central : land-cognition and use, related tool-kits and archaeo-ethnographical perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartär</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.29-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Evidence of Acheulean Settlement in Northwestern Europe - La Noira Site, a 700 000 Year-Old Occupation in the Center of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davinia Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.61 - 76. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human remain from a new Upper Pleistocene sequence in Bondi cave (Western Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Agapishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abesalom Vekua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence strategies in Southeastern France between the plains of the Rhone Valley and the mid-mountains of the Massif Central (MIS 7 to MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 252, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte du Figuier (Saint-Martin-d'Ardèche) : bilan des travaux récents sur un site du Paléolithique moyen et supérieur de la moyenne vallée du Rhône (Sud- Est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.35-67. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2012.14142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of the Middle Palaeolithic on the right bank of the Middle Rhône Valley (southeast France): Technical traditions or functional choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 247, pp.103-124. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple origins of Bondi Cave and Ortvale Klde (NW Georgia) obsidians and human mobility in Transcaucasia during the Middle and Upper Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolos Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.1317--1330. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ oxygen isotope micro-analysis of faunal material and human teeth using a SHRIMP II: a new tool for palaeo-ecology and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boljkovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3184-3194. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements du Centre de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VIALET, A., Les premiers Européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Middle Palaeolithic in Western Europe: The case of Orgnac 3 (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (5), pp.653-666. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’occupation pour l’ensemble F de Payre (Ardèche, France) ? Halte de chasse spécialisée ou campement de courte durée ? Un exemple d’approche multi disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal Use of Fish, Mammals, Birds, Starchy Plants and Wood 125-250,000 Years Ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23768. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Question of Short-Term Neanderthal Site Occupations: Payre, France (mis 8-7), and Taubach/Weimar, Germany (mis 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of anthropological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.47-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Neanderthal Technical Behavior: New Evidence from Orgnac 3 (Level 1, MIS 8), Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1), pp.37-75. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/658179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaic stone tool industry from Barranco León and Fuente Nueva 3, (Orce, Spain): Evidence of the earliest hominin presence in southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Toro Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (243), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulean open site of La Garde (Loire). Remarks on a lithic assemblage between Rhône and Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejaswini Nadgauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.267-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du quartz au Pléistocène moyen et supérieur. Trois exemples d’Europe Méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera-Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xose-Pedro Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Fábregas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.294-331. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin occupations at the Dmanisi site, Georgia, Southern Caucasus: Raw materials and technical behaviours of Europe’s first hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lordkipanidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Chagelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Neanderthal subsistence strategies and land use: A regional focus on the Rhone Valley area in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3), pp.368-391. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qijurittuq site (IbGk-3), Eastern Hudson Bay: An IPY Interdisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (2), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00167223.2010.10669509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the Late Mousterian in Mediterranean France: First radiocarbon (AMS) dates at Saint-Marcel Cave (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (4), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and middle Pleistocene human settlements in the Middle Loire River Basin, Centre Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.345-359. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldest human expansions in Eurasia: Favouring and limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les occupations humaines du début du Pléistocène supérieur de la moyenne vallée du Rhône (France). Les sites de l’abri des pêcheurs, de la Baume Flandin, de l’Abri du Maras et de la grotte du Figuier (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.385-411. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.9212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First human settlement of the Caucasus: Technical behavior and raw material acquisition at Dmanisi, Georgia (1.77Ma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lordkipanidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Chagelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.422-425. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Question of Neandertal Regional Variability: a View from the Rhône Valley Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Belmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium anthropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.787-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points and convergent tools in the European Early Middle Palaeolithic site of Payre (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (9), pp.1892-1909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site perché moustérien de la montagne d'Andance (Saint-Bauzile, Ardèche), première approche archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric dates for the Middle Palaeolithic sequence of Payre (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.377-389. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la baume Flandin (commune d’Orgnac-l’Aven) : nouvelles données sur ce gisement du Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (5), pp.315-325. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic raw material gathering territories and human mobility in the southern Massif Central, France: first results from a petro-archaeological study on flint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2357-2370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality and intra-site variation of Neanderthal occupations in the Middle Palaeolithic locality of Payre (Ardeche, France) using dental wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2008.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution analysis of uranium and thorium concentration as well as U-series isotope distributions in a Neanderthal tooth from Payre (Ardèche, France) using laser ablation ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (21), pp.5278-5290. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed occupation during the Middle Palaeolithic: Case study of a small pit-cave-site of Les Pêcheurs (Ardèche, south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.382-398. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic Raw Material Gathering Territories and Human Mobility in the Southern Massif central, France: First results from a petro-archaeological study on flint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2357-2370. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of prehistoric flints: the neocortex memory revealed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (8), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2007.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe Djruchula-Koudaro au sud Caucase (Géorgie). Remarques sur les assemblages lithiques pléistocènes de Koudaro I, Tsona et Djruchula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tushabramishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - Brno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLV (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCUPACIÓN EN ABRIGO DURANTE EL ESTADIO ISOTÓPICO 5: EL NIVEL D DEL YACIMIENTO DE PAYRE (ARDÈCHE, FRANCIA). GESTIÓN DEL TERRITORIO Y ACTIVIDADES DENTRO DEL YACIMIENTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (1), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains of the site of Payre (S-E France, OIS 7-5), remarks on stratigraphic position and interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLV (1), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assemblages lithiques des niveaux du Paléolithique moyen de l'Abri des Pêcheurs (Ardèche, Sud-Est de la France) Des occupations néandertaliennes récurrentes dans un «fossé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.211-253. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « industries de transition » et le mode de spéciation des groupes néandertaliens en Europe entre 40 et 30 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SITE PALÉOLITHIQUE MOYEN D'ÉRD (HONGRIE) : NOUVELLES DONNÉES SUR LES CHAÎNES OPÉRATOIRES ET RÉSULTATS MORPHO-FONCTIONNELS DE LA PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XLIV (3), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-Néandertal behaviour during isotopic stage 9 and the beginning of stage 8. New data concerning fauna and lithics in the different occupation levels of Orgnac 3 (Ardèche, South-East France): occupation types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.1283-1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace minéral au Paléolithique moyen dans le Sud du Massif central : premiers résultats pétroarchéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Neandertal behaviour during isotopic stage 9 and the beginning of stage 8. New data concerning fauna and lithics in the different occupation levels of orgnac 3 (Ardèche, South-East France): occupation types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (9), pp.1283-1301. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2005.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation de la grotte de Saint-Marcel (Ardèche, France) au Paléolithique moyen : stratégie d'exploitation de l'environnement et type d'occupation de la grotte. L'exemple des couches i, j et j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (2), pp.257-304. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2004.12993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tata (Hongrie). Un assemblage microlithique du début du Pléistocène supérieur en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.117-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de vie des hommes du Paléolithique moyen (stades isotopiques 6 et 5) dans le site de Payre (Rompon, Ardèche) : d'une grotte à un abri sous roche effondré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (2), pp.249-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustérien de type Quina de la grotte du Figuier (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.593-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen de la grotte Cioarei-Borosteni (commune de Pestisani, département de Gorj, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cârciumaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Cârciumaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.185-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du Paléolithique inférieur de la Grotte d'Azé (Saône-et-Loire) - Azé I-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (3), pp.349-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux moustériens de la grotte de Saint-Marcel (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.141-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes humains dans le site paléolithique moyen ancien de Payre (Ardèche) : dents et pariétal; Nouvelles découvertes de 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94 (2), pp.168-171. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1997.10874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie lithique du Paléolithique moyen de l’abri du Maras (Ardèche) : fouilles de René Gilles et de Jean Combier. La question des Moustériens tardifs et du débitage laminaire au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1996.2143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie lithique du site pléistocène moyen d’Orgnac 3 (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, pp.1-55. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1992.2296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous and Long-Term Marine Record of Vegetation and Climate Changes in the Southwestern Mediterranean during the Early-Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA-SEQS 2026 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours de la transition entre Pléistocène inférieur et moyen (~1,25 Ma - ~0,56) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest Acheulean in Western Europe: New data from Moulin Quignon, la Noira (France) and Notarchirico (Italy). The ERC Lateurope project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th sixtieth anniversary of the Vertesszölös Man</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum of Budapest, Nov 2025, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Small-Scale Models to Large-Scale Insights: Hunter-Gatherer Responses to Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation et du climat au sud de la péninsule Ibérique : nouvel enregistrement pollinique de la carotte ODP 976 durant les MIS 14 à 12 (~560 – 425 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Middle Pleistocene Transition vegetation and climate in the Western Mediterranean: insights into hominin occupation in Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of hominin dispersal patterns during the early-middle Pleistocene transition : a methodological enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry : using agent-based models to predict hominin movement and survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamill Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the environmental context of the first human occupation of Western Europe during MIS 35-19 from marine pollen record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the earliest occupation of Western Europe : a bottom-up modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "the 30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate change during MIS 35-19 (~1.2 - 0.75 Ma) in Western Mediterranean (Alboran Sea): new insights to understand the late hominin occupation in Western Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Palynology Symposium 2024 (MedPalynoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models to understand the spatiotemporal patterns of the earliest occupations of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPITA, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Late Middle Pleistocene human remains from the Payre site (MIS 7, Ardèche, S-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Cavillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Prehistoric and Protohistoric Sciences, Sep 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING SPATIAL PATTERNS AT THE ABRI DU MARAS (SOUTH-EAST FRANCE, MIS 3): A GIS ANALYSIS AND 3D PALAEOTOPOGRAPHIC RECONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pois Veronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinoflagellate cysts response to climate change during the MIS 12/11 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Maleki Porazmiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Londeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MedPalyno Congress/XXVIth APLF Symposium, Paestum, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saint-Prest site: evidence of a human presence around a million years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Feb 2022, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and Palaeoclimatic Change in the South-West Mediterranean (Site 976, Alboran Sea) During the MIS 12/11 Transition (Termination V) and MIS 11 Interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teasing apart the mechanisms behind prehistoric cultural adaptions: an interdisciplinary approach combing paleoclimatology, ecology, and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climats et Impacts - Paris Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le site de Notarchirico. Stratégies humaines au MIS 17 et 16 en Europe du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Feb 2022, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the site of Notarchirico. Human strategies at the MIS 17 and 16 in South Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fioretti Giovanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excavations at Notarchirico (Italy, 670-695 ka). New data and questions on the onset of the Acheulean in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegean Acheulean at the Eurasian crossroads Hominin settlement in Eurasia and Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lesbos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des restes fauniques du niveau 4.2 de l'Abri du Maras (Ardèche, MIS 3) : méthode et application pour l'interprétation des stratégies de subsistance néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene early weaponry technologies: a multifaceted mosaic of new evidence and behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Milks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Ríos Garaizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Virtual Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIR (CENIEH Institutional Repository), Sep 2021, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale, actualiste et archéologique des nanocomposites polymères nanosourcés, biotraceurs durables d'activités apicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliviero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, MAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of 40Ar/39Ar dating in central and southern Italy: redraw the chronological framework of the environmental changes and human settlement over the last 800 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Giaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ - CNF INQUA, Feb 2020, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03977667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des plus anciennes occupations acheuléennes du NW de l’Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque AFEQ-INQUA Q12 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et datation des plus anciennes occupations acheuléennes du NW de l'Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Hommes climat entre Nord et Sud en Europe de l’Ouest des MIS 15 au 11 - Changements climatiques et impacts sur les occupations humaines pendant le Pléistocène et l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Depaepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climats et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the anthropic percussion stigmata to identify original Neandertal strategies of marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Thun Hohenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzarello M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YNHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du milieu animal par les Néandertaliens sur les marges sud-est du Massif Central (entre 250 et 30 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales teeth tell: Wintertime stress, nursing, and lead exposure in Neanderthal children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Green D.R. Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumitriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 16-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest occupations in Europe. An overview of the archaeological data from 1 Ma to 500 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Anthropology Colloquium. Who was who. Pontifical Academy of Sciences. Vatican.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vatican-Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le Moustérien des grottes de la Crouzade et de Tournal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) : Sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the presence of hominins around 1 My in Saint-Prest (SW of Paris): cut-marks on bones and fracturation of antlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modeling of hominin spatial interactions in Europe: EMPT Dispersal and Mobility simulations developed in the METHOD IFG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hölzchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-O. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA. Session : Human and non human responses to the Mid-Pleisticene Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method IFG group et Project 16060 (INQUA HabCom).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burgos, Cenieh, Novembre 2018. Rodriguez J. et Mateos A. org.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Burgos, Cenieh, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop. Fishing. « Néandertal was a fisherman? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Chou Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Lille 2018, Réunion des Sciences de la Terre, 22-26 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian Neandertal ecology in Mediterranean southeastern France: Isotopic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hugo Obermaier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing early-life record of early humans: New multi-modal analytical imaging techniques of fossil teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XXXI-1 : Through time, space and species: implication of new discoveries, technological developments and data diffusion improvement in Biological Anthropology session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-functional characteristics of the Neanderthal thumb: implications for their diverse tool kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy L Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-funtional characteristic of Neanderthals thumb: implication for their diverse tool kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XVI-7: Is ‘Neanderthal behaviour' a useful concept? Multiscalar approches to the behavioural diversity of middle palaeolithic neanderthal populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Baena, Julià Maroto, Florent Rivals, Manuel Vaquero, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to chew the cud; how the isotope analysis of faunal teeth can aid in determining hunting behaviours of Middle Pleistocene hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dosseto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XVI-7 : Is ‘Neanderthal behaviour' a useful concept? Multiscalar approches to the behavioural diversity of middle palaeolithic neanderthal populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Baena, Julià Maroto, Florent Rivals, Manuel Vaquero, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et géologie du Quaternaire à Abbeville, une histoire commune, de Boucher de Perthes et Prestwich à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute une (pré)histoire en Somme - État des connaissances sur la préhistoire et l'histoire des recherches en vallée de la Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Abbeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03972271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Neanderthal a fisherman?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first settlement in Europe. Evidence of an early bifacial technology at Notarchirico (Italy) dated to 650 ka in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the anthropic percussion stigmata to identify original Neandertal strategies of marrow extraction (the example of the level 37 of the Riparo Tagliente),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohenstein Ursula Thun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzarello Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotopic investigation into the mobility of Middle Pleistocene hunters and their prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA, Session : Understanding activity patterns of animals: methods, applications, and human-animal relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bifacial technology over time and space. Technological variability in the European Early Palaeolithic: the case of Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute une (pré)histoire en Somme. État des connaissances sur la préhistoire et l'histoire des recherches en vallée de la Somme (XIXe-XXIe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Hurel org. Moncel M-H., Antoine P. - Comportements techniques et outillages à 650 ka dans le Nord-Ouest de l'Europe. Les fouilles récentes de Moulin Quignon (Abbeville).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallonnet Cave: an early presence of hominins in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Chou Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018, XVIIe Colloque, 4-9 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifacial shaping: experimental and archaeological approaches for the identification of manufacture’s stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cicchiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XIV-3 : The bifacial shaping phenomenon over time and space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking down methodological barriers for the study of the Middle Pleistocene industries in the Western side of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Annual Meeting. Bridging Oceans and Theoretical Approaches to Lithic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western European Acheulean: a new methodological approach for the study of the Middle Pleistocene occupation of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP, Session XIV-3 : The bifacial shaping phenomenon over time and space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand-Pressigny was not alone: Acquiring and sharing data about raw materials in the collective research project “Réseau de lithothèques en région Centre-Val de Loire” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Knappable Materials – From toolstone to stone tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.2798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on percussion notches to approach the variability of Neanderthal behaviours: the example of Abri du Maras and Saint Marcel cave (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daujeard Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop MIS 13-11: a major transformation in the European Lower Palaeolithic? Regional trends in lithic technology and human settlements during the Acheulean: the case study of the Ceprano basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Biddittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois core technology between MIS 12 and 9 in Western Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Science Foundation and Wenner-Gren Foundation workshop: The Lower to Middle Paleolithic Boundary: a view from the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Haifa, 2017, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic analysis of fish bone accumulations produced by Yellow-legged Gull (Larus michahellis, Laridae) in Chafarines Island, Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roselló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ. Fish remains working group. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sardaigne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moves North?: Early Middle Pleistocene Hominin Adaptations to the Climates and Environments of Northern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coping with climate: the legacy of Homo heidelbergensis workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Brighton (UK). (R. Hiosfield, J. Cole org., 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between intuitiveness and standardization: an experiment on marrow extraction process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHES, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the 40Ar/39Ar method to improve Middle-Pleistocene archaeological sites from the Italian Peninsula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois technology between MIS 12 and 9 in Western Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque mondial d'Haifa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of aquatic environments during the Middle Palaeolithic in Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wan Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ. Fish remains working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sardaigne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry: Using Agent-Based Models to Predict Hominin Movement and Survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reschke Jan-Olaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archeologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA book of abstracts-Congress aoüt 2024. Roma, Italie.; Session “MULTIDISCIPLINARY APPROACHES TO HUMAN BEHAVIOR AND ENVIRONMENTAL DYNAMICS OF LATE EARLY PLEISTOCENE AND MIDDLE PLEISTOCENE EUROPE", Aug 2024, Rome, Italy. pp.124 - 132, </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evan.21485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoclimats et environnements quaternaires. - Rôle des nanocomposites carbonés formés par plasmas atmosphériques sur la préservation de niveaux de combustion en périodes interglaciaire et interstadiaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q10 AFEQ CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INQUA, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des stratégies et des activités dans des contextes similaires à celui de Menez-Dregan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A-L. Ravon et C. Gaillard. En Bretagne du Pleistocène moyen. Menez-Dregan and Co. Bilan des connaissances avant la fouille de la couche 9. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plouhinec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des silex barrémo-bédoulien en Haute-Loire Durant la Préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">communication - From France to Great-Britain. Early occupation with bifacial technology. Results on the ANR “PremAcheuSept” project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHOB Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, May 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the earliest human occupation of Western Europe: New evidence from the fluvial terrace system of the Somme basin (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Geneve, Switzerland. pp.77 - 99, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a socio-economic interpretation for the sustained exploitation of flint and the diversity of raw material sources used during the Middle Palaeolithic in the south-eastern Massif Central and adjacent Rhone Valley?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Knappable materials: On the Rocks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of silcretes during the Middle and Upper Palaeolithic in the Massif central, France: rare silicified materials in a volcanic context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sykes R. Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvigne V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafarge A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liabeuf R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Knappable materials: On the Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reappraisal of Lower to Middle Paleolithic bone retouchers from southeastern France (MIS 9 to 3).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retouching the Palaeolithic: Becoming Human and the Origins of Bone Tool Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting palimpsests and events of activity through lithic and faunal refits in karst systems during the Middle Paleolithic: the layer 4 of the Maras rockshelter (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chacón M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Hugo Obermaier Society,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the earliest human occupation of Western Europe: new evidences from the fluvial terraces system of the Somme basin (Northern France): Abbeville ”Carrière Carpentier” and Amiens “Rue du Manège”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voinchet Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans: Northern v. Southern Europe: Hominins, technical behaviour, chronological and environmental contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p. 77-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the Sequential experimentation for quartz stone tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leyde, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of débitage/shaping and variability of raw materialsbetween MIS 8/7 and MIS 5: the examples of Sainte Anne 1 and Payre. A19- Instrumentos bifaciales en el Paleolítico medio de Europa Occidental. Variabilidad tipo tecnología y tendencias espacio-temporales (Árpád Ringer, Luis Raposo & Karen Ruebens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Middle Palaeolithic in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ESR/U-series dating method to Middle Palaeolithic sites chronology of Ardèche, south-eastern France (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014, LED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of technological features of Acheulean lithic series in north-west Europe (700-400 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological diversity in Europe between 800 and 500 ka.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Homo heidelbergensis”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France) : les sites d’Orgnac 3 et Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lombera Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Menendez Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire. Vol. 2, Paléolithique et Mésolithique. Actes du XXVIIe Congrès Préhistorique de France, Bordeaux-Les Eyzies, 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en silex au Paléolithique supérieur dans le Massif Central : réseaux locaux et approvisionnement lointains revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque UISPP « Modes de contacts et de déplacements au Paléolithique eurasiatique », Liège, 29-31 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone retouchers from Middle Pleistocene sites: a focus on Terra-Amata, Orgnac 3, Cagny l’Epinette, Cueva del Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilio Barosso-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès mondial de l' UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciens peuplements de l’Europe du Nord-Ouest. La question de l’Acheuléen et son émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de geochronologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (C .Falguères org.), 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene ecology and Neanderthal subsistence: insights from stable isotope analysis in Payre (Ardèche, Southeastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Unravelling Human Origins Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes combinées ESR et U-Th à la datation de sites du Paléolithique moyen et supérieur: exemple des sites d’Ardèche (France) et du Jura Souabe (Allemagne),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones en geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN, C. Falguères, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Result of Middle Paleolithic Points From The Sites Of Abri Du Maras And Baume-Vallée (South-East, France): Technological Analysis And Some Remarks On Macro-Traces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings V Convegno Nazionale dei Giovani Archeologi - Archeologi in progress: il cantiere dell'archeologia di domani.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on an Acheulean workshop of 700 ka - la Noira site, in the Center of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne., Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can handedness be measured in stone tools? A study of points from Payre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarragona Laterality Conference (TLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHES, Feb 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal land-use and related tool-kits at MIS 5/4 boundary on the South-East border of the Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic : 10 years of research at the Centre for the Archaeology of Human Origins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Southampton, United Kingdom. pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte et une base de données pour les formations à silex dans le Sud de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Seronie-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 : Colloque international AFEQ Quaternaire n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence strategies between Middle Rhône valley and Massif Central mountains during MIS 7 - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ-2010, 11th International Conference of Archaeozoology ; S4-3, Hominin Subsistence in the Old World during the Pleistocene and Early Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.32-47, </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique ancien et moyen dans le sud-est du Massif central : espaces parcourus, connus et exploités, implications techniques et perspectives ethnoarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 : Colloque international AFEQ Quaternaire n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d'occupation dans l'ensemble F de Payre (Ardèche, France) ? : Halte de chasse spécialisée ou campement de courte durée ? Un exemple d'approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en préhistoire : Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières et cultures au Paléolithique moyen : un retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées silex de Lyon. Vers une harmonisation méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace minéral et espace de subsistance au Paléolithique moyen dans le sud du Massif central français : les sites de Sainte-Anne I (Haute-Loire) et de Payre (Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XV Congrès mondial de l'UISPP</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XV UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE MINERAL ET ESPACE DE SUBSISTANCE AU PALEOLITHIQUE MOYEN DANS LE SUD DU MASSIF CENTRAL FRANÇAIS : LES SITES DE SAINTE-ANNE I (HAUTE LOIRE) ET DE PAYRE (ARDECHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPACE MINERAL ET ESPACE DE SUBSISTANCE AU PALEOLITHIQUE MOYEN DANS LE SUD DU MASSIF CENTRAL FRANÇAIS : LES SITES DE SAINTE-ANNE I (HAUTE LOIRE)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ET DE PAYRE (ARDECHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace minéral et espace de subsistance au Paléolithique moyen dans le Sud du Massif Central en France : les sites de Sainte-Anne I (Haute Loire) et de Payre (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisboa, Portugal. pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00503174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une approche de type &amp;quot;techno- analytique&amp;quot; à l'étude d'un ensemble lithique du Paléolithique moyen du stade ancien (MIS 7) : le niveau Fa de Payre (Ardèche, sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approcci metodologici integrati per lo studio dei manufatti litici preistorici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE OCCUPATION ACHEULEENNE EN HAUTE MONTAGNE : LE SITE DE TSONA (SUD DU CAUCASE, GEORGIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Toushabramichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouskelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Miskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lordkipanidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINAR COMPARATIVE ANALYSIS BETWEEN LEVEL G OF LAS FUENTES DE SAN CRISTÓBAL (PRE-PYRENEES OF HUESCA, SPAIN) AND LEVEL GA OF PAYRE (ARDÈCHE, FRANCE): A SIMILAR NEANDERTHAL TERRITORIAL BEHAVIOR IN TWO DIFFERENT CHRONOLOGICAL CONTEXTS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Menendez Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rosell I Ardevol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements en Europe : certitudes et hypothèses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements préhistoriques dans le sud-est de la France à la fin du Pléistocène moyen : 400-120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aouraghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIV Congrès UISPP, Univerité de Liège, Belgique. Section 15. Préhistoire en Afrique. Sessions générales et posters.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp. 33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation et du climat au sud de la péninsule Ibérique : nouvel enregistrement pollinique de la carotte ODP 976 durant les MIS 14 à 12 (ca. 563 – 425 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'AFEQ CNF-INQUA : Variabilité, saisonnalité, extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and chronology of the Lower Paleolithic in Basilicata (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giannandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus at 250 ka within the Neandertal lineage: comparison of teeth from Biache-Saint-Vaast (Pas-de-Calais) and Payre (Ardèche) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martín-Francés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Martínez de Pinillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Mayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Frew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 1 Ma record from the fluvial terraces system of the River Somme Valley (Northern France) and the background of the earliest Acheulean occupation of Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Inqua ( International Union for Quaternary Research ) Congress : Session 100: Multi-methods geochronological approaches on Palaeolithic sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence archéologique du Pléistocène moyen de la grotte du Lazaret, France : Nouvelles datations par U-Th et par le paléomagnétisme du plancher stalagmitique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Min Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chun Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsun-Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notarchirico (Venos -, Pz). L'Acheuleano piu antico di Italia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fioretti Giovanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno di Basilicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RINO project: The use of Rhinoceros teeth for Industry among Neandertals: an Original behaviour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Juan Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and Palaeoclimatic Change in the South-West Mediterranean (Site 976, Alboran Sea) During the MIS 12/11 Transition (Termination V) and MIS 11 Interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dael Sassoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stable isotope zooarchaeological investigations at Abri du Maras: exploring the palaeoecological context of Neanderthal subsistence strategies in the Rhône Valley,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie TL et ESR/U-Th du site paléolithique d’Orgnac III, une séquence de référence du Pléistocène moyen ardéchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Masaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochronological investigations for Lower Palaeolithic archaeological sites from Basilicata: comparison with the Vulture’s tephrostratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Piperno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’ESR/U-Th à la datation de sites du Pléistocène supérieur : Exemple de la Grotte des Barasses II (Balazuc, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11 AFEQ CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation par uranium-Plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Chuan-Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woodhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Hsun-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Chung-Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Société géologique de France. Session 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’ESR/U-Th à la datation de sites du Pléistocène supérieur : exemple de la Grotte des Barasses II (Balazuc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque international sur le Quaternaire “Q11 - au Centre des enjeux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New application of morphometric geometrics in use-wear analysis for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iovita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use-wear results regarding the quartzite assemblage of the Middle Pleistocene Payre site (Ardèche, South-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollé A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leyden, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheulean technological strategies between lower and upper units at la Noira : shift or regional evolution in situ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahain J-J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despriée J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voinchet P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falguères C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic analysis of Pleistocene small vertebrate assemblages: case studies from northern France (Abbeville & Mutzig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Council for Archaeozoology (ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Rafael, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic analysis of Pleistocene small vertebrate assemblages: case studies from northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Rafael, Argentina. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des emplacements de collecte des silex préhistoriques : apport de l'observation au microscope électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07 : Diffusion, Migrations, Echanges : L'influence du bassin méditerranéen (colloque du GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-en-Provence, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behavior, cognition, and environmental interactions for the lower paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media SA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-8325-2597-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Lower and Middle Palaeolithic in Georgia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pinhasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mgeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage en l’honneur du Prof. V. Liubin. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.144, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques archaïques de Barranco Léon et de Fuente Nueva 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Toro Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS ÉDITIONS, 306 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Moncel. Société Préhistorique Française, pp.329, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR International Series, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 15-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithique d'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat a-t-il eu un impact sur le peuplement de l’Europe de l’Ouest des MIS 17 à 11 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UISPP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In DJINDJIAN F. (dir) « La préhistoire des origines de l’humanité à la fin du Pléistocène », collection « Les sociétés humaines face aux changements climatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Archaeopress Archaeology Publishing LTD, pp.80-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03947020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal technological variability: A wide-ranging geographical perspective on the final Middle Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erella Hovers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Romagnoli; Florent Rivals; Stefano Benazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.184-226, 2022, 978-0-12-821428-2. </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821428-2.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals, Carnivores and Caprines in two Upper Pleistocene sites of South-eastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-904110-61-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice XXIX. Qui sont ces enfants dont les restes ont été abandonnés sur les sols d'occupation de la grotte du Lazaret ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains de la grotte du Lazaret (Alpes-Martimes). Lumley de et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.639-640, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reappraisal of Lower to Middle Palaeolithic bone retouchers from south-eastern France. (MIS 11 to 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origins of Bone Tool Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-88467-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premières traces à la fin de l'Acheuléen dans la Préhistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjan (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-295, 2018, Histoire et Archéologie, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes phases d'occupation de la cavité : fonction(s) du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daujeard, Camille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte des Barasses II (Balazuc, Aedèche) : entre néandertaliens, bouquetins et carnivores.. Des occupations du Pléistocène supérieur en moyenne vallée de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, pp.107-161, 2018, Documents d'archéologie en Rhône-Alpes et Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 800 to 500 ka in Western Europe. The Oldest Evidence of Acheuleans in Their Technological, Chronological, and Geographical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emergence of the Acheulean in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-235, 2018, </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75985-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of radiolarite as microlithic tools: experimentation and case study with the site of Tata (Hungary).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maier, A., Bößl, N., Pfauth, U. (Eds.), Hugo Obermaier-Gesellschaft für Erforschung des Eiszeitalters und der Steinzeit e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries du Paléolithique Inférieur de Terra Amata dans le contexte des cultures du Pléistocène moyen d’Europe occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Amata, t. IV, Fasc. 1, Les industries acheuléennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.739-741, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice XXXVIII, Des générations d’hominidés occupant la bordure d’un cordon littoral il y a 400 000 ans Terra Amata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Lumley et al., Terra Amata. Comportement et mode de vie des chasseurs acheuléens de Terra Amata, Tome V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-521, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de pas d’Happisburgh, La Science au présent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-32, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sait-on à quoi servaient les outils préhistoriques ? questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une belle histoire de l’Homme, Flammarion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.102-104, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France). Les sites d’Orgnac 3 et Payre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Préhistorique Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaubert, J., Fourment, N. &amp; Depaepe, P., Eds. "Transitions, rupures et continuité en Préhistoire". Actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 31 mai-5 juin 2010). Vol. 2: Paléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-79, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">– 350 000 JC. Les pré-Néandertaliens d’Orgnac 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMCC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. Allix, Préhistoire en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did they produced and used so small tools? A techno- functional approach of Neanderthal’s microlithic tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tata monography.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de nouveaux comportements techniques il y a 350-300 000 ans en Europe du sud. Les exemples des sites d'Orgnac (Orgnac l'aven - Ardèche, France) et de Cave dall'Olio (Bologna - Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nenzioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque : Centenaire de l’IPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Behavior and Mobility of Human Groups Deduced from Lithic Assemblages in the Late Middle and Early Late Pleistocene of the Middle Rhône Valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neanderthal Lifeways, Subsistence and Technology, 150 years of Neanderthal discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-287, 2011, </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0415-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Occupation type in the Unit F at Payre (Ardèche, France)? A Specialised Hunting Stop or a Short-term Camp? An example of a Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bon Fr., Costamagno S., Valdeyron N. (eds.), Hunting Camps in Prehistory. Current Archaeological Approaches, Proceedings of the International Symposium, May 13-15 2009, University Toulouse II - Le Mirail, P@lethnology, 3, 77-101.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. L'ensemble ou l'unité archéostratigraphique G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVI, pp.171-207, 2008, 978-2-913745-36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 17. Quelques données spatiales sur des occupations humaines en contexte karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVI, pp.297-308, 2008, 978-2-913745-36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Les ensembles ou unités archéostratigraphiques F et E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Liouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVI, pp.209-241, 2008, 978-2-913745-36-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias liticas de Barranco Leon y fuente Nueva 3 de Orce. Estudio técnico y tipologico. Las cadenas operativas. Analisis traceologico. Resultados preliminares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isodro Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Pleistoceno inferiror de Barranco Leon y Fuente Nueva 3, Orce (Granada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JUNTA DE ANDALUCÍA. Consejería de Cultura, 206 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cromérien de la région d’Abbeville (MIS 16 & 15) et les premières occupations acheuléennes du NW Européen : la séquence de la Carrière Carpentier et le site de Moulin Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Deschodt L., Antoine P. &amp; Auguste P. « Le Quaternaire de la France septentrionale (Hauts-de-France) », Livret-guide de l’excursion de l’AFEQ-CNF INQUA et de la Société Géologique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03946966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice. De la difficulté à interpréter une série lithique ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Middle Pleistocene genesis of Neanderthal technology in Western Europe: The case of Payre site (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.212-238. </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expedient bone tool used for flaying carcasses by Neanderthal at the Abri du Maras (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Acheulean Biface Production at La Noira (Centre France): Shift or Drift Between 700 and 450 Ka in Western Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Despriée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONNEES NOUVELLES SUR LES RESTES FAUNIQUES ET LITHIQUES DANS LES DIFFERENTS NIVEAUX D'OCCUPATION DU SITE D'ORGNAC 3 (ARDECHE, SUD-EST FRANCE) : TYPES D'OCCUPATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03994744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l’Archéologie. 2021, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération 2020. Rapport opération triannuelle, première année 2020-2022, Abri du Maras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération Moulin Quignon 2019. Abbeville (Hauts de France) quartier de l'Espérance, 27-29 mars 2019. Rapport de sondage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude). Rapport de fouille programmée 2019 - rapport final 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Saos T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Arhéologie, DRAC Occitanie. 2019, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille. Opération Abbeville - Moulin Quignon Avril 2017. Autorisation de fouille programmée DRAC Picardie : n°2017-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Saos T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UMR 7194 Histoire naturelle de l'Homme préhistorique. 2019, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations – Opération 2018. Rapport annuel opération triannuelle, Abri du Maras.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allue Ethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulbes Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britton Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navarro Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Auvergne-Rhône-Alpes. 2018, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notarchirico Basilicata. Concessione di ricerche e scavo archeologico per il 2016. Apertura lavori scavo preistorico del sito di Notarchirico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Superintendance Basilicata. 2018, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération Abbeville – Moulin Quignon Avril 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA, Région Nord-Pas-de Calais. 2018, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGINES II : espaces et expressions Rapport scientifique 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Aquitaine. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandroots in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula García-Medrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neandroots in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’Europe a t-elle été peuplée plus tardivement que le reste de l’Eurasie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître l’émergence de Neandertal pour comprendre sa disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de plein air de Nalai du Paléolithique inférieur, dans le sud de la Chine, daté de 800 000 ans. Première datation Argon-Argon de tectites en association directe avec des bifaces en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation argon-argon de tectites en association directe avec des bifaces en Chine : qu'en est-il de l'Acheuléen en Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pineda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Mecozzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iannucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carpentieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103789" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Laustsen Lomborg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cucart-Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olaf Reschke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hertler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Grove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fioretti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00242-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Sardella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2530773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cavillac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Agapishvili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Chagelishvili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Coco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00241-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Sena de Souza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Arora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Austin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr1524" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Jun Ruan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yuan Xiao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418029122" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09752-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8060228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfeng Shao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.71" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62612-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Micarelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Minozzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Vincenzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108709" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311623" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courcimault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66980-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Shipton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ronald Nigst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrew Foley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307081" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3639" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1205756" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00154-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01809-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Maldonado-Garrido" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103357" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070818v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103999" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;n-Franc&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Martinez de Pinillos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13736" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lombard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat6010017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dael Sassoon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01506-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03419528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103103" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Masaoudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00083-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3329" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ajzenherc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint Jalme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krief" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298716v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102905" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15822" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052183v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kuhn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103054" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courcimaut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-020-00049-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950137v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102569" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950771v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Biddittu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Saracino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01150-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gaudzinski-Windheuser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00972-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Milli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellucci" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ruffo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.52" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992137v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68617-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489414v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102735" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Hardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kerfant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61839-w" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028838v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dunmore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kivell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75694-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992174v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Piperno" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102544" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908710v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-020-00054-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012013v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354909v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shydlovskyi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#234;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37098/VA-2020-12-91-105" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035208v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106731" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218591" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365286v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chomette" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.06.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992095v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214925" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992109v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.55" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099951v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.09.013" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894491v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piboule" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chomette" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defive" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036904v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Tourloukis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Harvati" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinhasi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.020" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977046v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Carbonell" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.169" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099941v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Smith" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shara Bailey" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau9483" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099954v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3042" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099988v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#160;j. Daschek" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou&#8209;mathis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10196" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-14HRJR6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015938v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806835v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.021" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099957v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L Nomade" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.065" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713540v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Carmignani" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178550" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714578v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21517" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906561v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714573v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iovita" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Tuvi-Arad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177063" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099979v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulio" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.004" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714591v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100664v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;claude Jouanneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7891" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth R. Chauhan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bridgland" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.016" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544125v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7873" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099992v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.016" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297590v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.035" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK8BS341-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933927v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera-Hermida" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose Pedro Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pe&#241;a" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2015.12.002" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100004v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Solano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.059" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HTC745Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100000v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Schreve" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.039" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018055v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despri&#233;e" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courcimault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729640v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155316" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100005v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.051" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953105v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreve" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026922v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730804v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.003" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729685v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foury" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7527" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0F05612H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100660v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Orliac" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.008" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953102v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arzarello" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peretto" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906564v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730930v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Wampach" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729717v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.041" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395326v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Richter" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.049" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGWLM0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953088v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.009" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730916v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta D&#237;az-Zorita Bonilla" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.004" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01695807v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.101" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115711v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172443v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Yeshurun" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036895v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lamon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Reynolds" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2014.7" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730915v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.051" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100658v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Nowak" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.02.007" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115713v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481973v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Locht" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.012" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3WKJFCX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100039v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2015.09.005" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5PD6BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730844v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bridgland" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2820" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115709v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245164v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2814" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100008v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.009" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFDRQRV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100652v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice La Porta" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.013" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842741v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fiore" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136772v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yeshurun" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tushabramishvili" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeae.2015.04.002" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136749v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiore" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliacozzo" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142201v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142200v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842901v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139415v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU60_2" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100012v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nenzioni" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Onorevoli" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.08.003" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ05B54M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100679v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tushubramishvili" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Agapishvili" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.09.012" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L9KH9GS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100020v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Ecker" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.013" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WBR4PQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842795v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151541v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Raynal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729726v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075529" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842818v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tushabramishvili" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abesalom Vekua" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810529v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Millet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14142" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670484v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100673v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.10.030" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743154v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolos Tushabramishvili" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.12.008" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDS8G95-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100025v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubert" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Williams" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boljkovac" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.05.002" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100022v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.08.001" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QDT08LP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196494v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despriee" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100028v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023768" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676623v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivals" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureli" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808501v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.12.011" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV6SJQMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100033v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sam" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/658179" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217468v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217470v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswini Nadgauda" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216277v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose-Pedro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n F&#225;bregas" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.02.003" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMQS609H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100029v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lordkipanidze" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.10.008" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNJC1V4T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940124v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.07.019" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHVHJ59V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100640v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.05.002" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWCBSQNK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221501v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2010.10669509" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227104v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.016" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221498v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.05.002" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK798KQL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100641v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.9212" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2RP36JN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589359v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Belmaker" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227100v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despriee" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.07.015" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q6137RB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409205v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811403v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Escud&#233;" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deaujard" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458224v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361282v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.12.009" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6M9L4Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347697v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Ayliffe" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.01.001" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346918v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229332v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.03.005" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4X87LF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100056v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.08.007" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100634v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lhomme" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2008.03.005" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C7MVN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291725v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.02.012" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LP382JF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346907v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196526v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.015" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6T2R4D2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346433v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteaux" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172591v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346533v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.05.001" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQGV6T90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352617v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.010" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L408WX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346139v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347377v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112865v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.09.009" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N180JT4Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100628v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.03.014" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0VC13W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463800v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12993" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346546v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355620v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Dubois" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354690v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346405v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354713v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354971v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446622v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1997.10874" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369865v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1996.2143" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396653v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1992.2296" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310825v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559221v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332730v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385600v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332726v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lomborg" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672562v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lausten Lomborg" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hall" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744646v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672545v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill Lausten Lomborg" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744653v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672575v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hertler" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744650v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278470v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508979v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820466v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824641v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemot Pierre" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pois Veronique" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908863v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Maleki Porazmiani" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824585v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824615v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000401v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemorini" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eramo" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fioretti" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curci" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820476v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioretti Giovanna" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Curci" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824625v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838000v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410065v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Milks" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba R&#237;os Garaizar" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824667v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Llobet" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977667v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819886v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937557v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thun Hohenstein" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello M." TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel A." TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000052v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Smith" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Austin" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Green D.R. Joannes-Boyau" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumitriu" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000297v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125892v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824701v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008739v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008801v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000069v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#246;lzchen" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hertler" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-O. Berndt" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017573v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy L Kivell" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999483v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999443v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joannes-Boyau" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moffat" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dosseto" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904312v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santagata" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piperno" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03972271v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402220v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883246v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biddittu" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzi" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saracino" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999084v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaud" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999108v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardo" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouydebat" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999434v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailey" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Horwitz" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999499v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolska Horwitz" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904308v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperno" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937461v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohenstein Ursula Thun" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello Marta" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Antony" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873834v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999450v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashton" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oll&#233;" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999553v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Medrano" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aston" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999462v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cicchiello" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937399v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daujeard Camille" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904314v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904313v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnabb" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pope" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904307v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904311v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904995v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904998v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosell&#243;" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868757v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederica Fontana" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904999v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wan Neer" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332714v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reschke Jan-Olaf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Harry" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21485" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939919v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Courty" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962022v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Ravon" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911986v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafarge" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203569v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112570v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080842v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078814v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065670v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sykes R. Wragg" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvigne V." TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes P." TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafarge A." TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf R." TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078831v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chac&#243;n M" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985981v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voinchet Pierre" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065714v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141054v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485437v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136143v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141058v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484764v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834057v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867201v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilio Barosso-Ruiz" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161283v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conard" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kind" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157049v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ecker" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynal" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200854v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Locht" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029186v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Porta" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201146v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tissoux" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201147v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uomini" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudenneau" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670560v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530365v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.01.047" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RP4BMN3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701803v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762766v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660526v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291727v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503174v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350346v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377253v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350230v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rosell I Ardevol" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346758v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Toushabramichvili" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouskelishvili" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010333v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molines" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485334v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385620v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434343v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mart&#237;nez de Pinillos" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706188v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musial" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184359v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838487v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Juan Marin" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Daschek" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820442v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000544v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969887v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938076v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969994v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000487v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Chuan-Chou" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhead" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hsun-Ming" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Chung-Che" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804724v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994692v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iovita" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060226v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oll&#233; A." TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedergnana" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060236v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahain J-J." TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despri&#233;e J." TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voinchet P." TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgu&#232;res C." TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033278v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136126v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seveque" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107485v3" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159493v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/27780/human-behavior-cognition-and-environmental-interactions-for-the-lower-paleolithic#overview" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-2597-5" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186124v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mgeladze" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010331v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417859v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03947020v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709299v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romagnoli" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821428-2.00012-3" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368530v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=51893" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885714v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169693v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100624v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75985-2_11" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264865v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Blasco" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daujeard" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delvigne" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005912v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011102v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mester" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002750v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115714v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115705v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139326v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Menendez" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197464v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184856v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192241v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combier" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100671v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0415-2_22" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376722v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089546v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089538v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089543v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liouville" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492841v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isodro Toro" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03946966v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819940v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705662v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rubio" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.031" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233508v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346928v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913034v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026135v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885711v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel (dir.)" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888327v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurel" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herisson" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148153v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbazza" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402312v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761237v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278416v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;helene Moncel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cucart-Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.70029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olaf Reschke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lomborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hertler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pineda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Mecozzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iannucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carpentieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05516314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Laustsen Lomborg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Grove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.212" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Sardella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fioretti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2530773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00242-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cavillac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Agapishvili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Chagelishvili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10188" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Coco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00241-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Jun Ruan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yuan Xiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monod" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418029122" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Sena de Souza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Arora" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Austin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr1524" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09752-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116779v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8060228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311623" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courcimault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66980-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfeng Shao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.71" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108603" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62612-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Micarelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Minozzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Vincenzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108709" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569099v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Shipton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ronald Nigst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrew Foley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1205756" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01809-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Maldonado-Garrido" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103357" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00154-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103999" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;n-Franc&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Martinez de Pinillos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13736" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010197v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lombard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat6010017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000017v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dael Sassoon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01506-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03419528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471882v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Masaoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103092" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741899v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09558-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882110" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298716v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102905" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153986v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ajzenherc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint Jalme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krief" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235602v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00083-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320863v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3329" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251418v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419642v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15822" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kuhn" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103054" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992124v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gaudzinski-Windheuser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00972-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992118v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Biddittu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Milli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellucci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ruffo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.52" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992137v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68617-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950137v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102569" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992133v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courcimaut" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-020-00049-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950771v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Saracino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01150-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028838v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dunmore" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kivell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75694-2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489414v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102735" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Hardy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kerfant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61839-w" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992174v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Piperno" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102544" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-020-00054-5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012013v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shydlovskyi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#234;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hafner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37098/VA-2020-12-91-105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106731" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365288v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218591" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992095v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214925" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365286v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chomette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.06.005" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.55" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894491v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvigne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piboule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chomette" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defive" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036904v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Tourloukis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Harvati" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinhasi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.020" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977046v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Carbonell" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.169" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316476v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.010" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099951v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.09.013" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099941v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Smith" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shara Bailey" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau9483" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099954v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3042" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015938v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099988v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#160;j. Daschek" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou&#8209;mathis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10196" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-14HRJR6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365273v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.009" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099957v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L Nomade" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.065" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806835v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.021" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714591v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714573v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iovita" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Tuvi-Arad" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177063" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906561v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099979v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulio" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713540v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Carmignani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178550" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714578v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21517" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100664v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;claude Jouanneau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7891" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714102v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth R. Chauhan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bridgland" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.016" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544125v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7873" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297590v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.035" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK8BS341-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100004v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Solano" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.059" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HTC745Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100000v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Schreve" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.039" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933927v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera-Hermida" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose Pedro Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pe&#241;a" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2015.12.002" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018055v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despri&#233;e" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courcimault" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099992v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.016" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325860v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.11.007" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729640v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155316" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026922v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100005v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.051" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953105v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreve" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730804v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.003" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729685v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foury" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7527" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0F05612H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953102v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arzarello" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peretto" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906564v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100660v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Orliac" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.008" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730930v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Wampach" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.009" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729717v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.041" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395326v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Richter" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.049" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGWLM0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730916v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta D&#237;az-Zorita Bonilla" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.004" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01695807v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.101" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953088v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.009" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115711v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100658v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Nowak" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.02.007" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115713v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730915v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.051" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172443v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Yeshurun" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036895v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lamon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Reynolds" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2014.7" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481973v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Locht" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.012" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3WKJFCX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100039v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2015.09.005" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5PD6BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730844v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bridgland" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2820" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245164v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2814" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115709v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100008v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.009" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFDRQRV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136749v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiore" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliacozzo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100652v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice La Porta" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.013" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142201v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136772v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yeshurun" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tushabramishvili" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeae.2015.04.002" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842741v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fiore" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142200v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842901v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139415v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU60_2" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100012v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nenzioni" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Onorevoli" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.08.003" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ05B54M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100679v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tushubramishvili" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Agapishvili" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.09.012" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L9KH9GS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100020v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Ecker" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.013" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WBR4PQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842795v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151541v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Raynal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729726v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075529" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842818v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tushabramishvili" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abesalom Vekua" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670484v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810529v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Millet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14142" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100673v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.10.030" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743154v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolos Tushabramishvili" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.12.008" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDS8G95-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100025v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubert" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Williams" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boljkovac" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.05.002" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196494v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despriee" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100022v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.08.001" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QDT08LP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676623v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivals" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureli" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100028v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023768" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217468v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100033v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sam" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/658179" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808501v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.12.011" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV6SJQMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217470v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswini Nadgauda" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216277v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose-Pedro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n F&#225;bregas" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.02.003" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMQS609H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100029v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lordkipanidze" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.10.008" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNJC1V4T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221498v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.05.002" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK798KQL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221501v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2010.10669509" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100640v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.05.002" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWCBSQNK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940124v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.07.019" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHVHJ59V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227104v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.016" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100641v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.9212" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2RP36JN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227100v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despriee" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.07.015" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q6137RB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589359v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Belmaker" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811403v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Escud&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deaujard" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409205v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458224v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347697v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Ayliffe" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.01.001" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229332v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.03.005" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4X87LF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346918v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361282v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.12.009" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6M9L4Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100056v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.08.007" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100634v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lhomme" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2008.03.005" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C7MVN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291725v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.02.012" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LP382JF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196526v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.015" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6T2R4D2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346907v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346433v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteaux" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172591v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346533v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.05.001" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQGV6T90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352617v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.010" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L408WX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346139v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347377v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112865v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.09.009" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N180JT4Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100628v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.03.014" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0VC13W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463800v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12993" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346546v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355620v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Dubois" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354690v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346405v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354713v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354971v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446622v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1997.10874" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369865v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1996.2143" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396653v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1992.2296" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310825v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559221v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332730v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332726v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385600v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744646v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672562v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lausten Lomborg" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hall" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672545v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill Lausten Lomborg" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744653v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672575v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hertler" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744650v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278470v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508979v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824641v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemot Pierre" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pois Veronique" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908863v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Maleki Porazmiani" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820466v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824615v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824585v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000401v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemorini" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eramo" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fioretti" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curci" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820476v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioretti Giovanna" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Curci" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824625v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838000v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410065v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Milks" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba R&#237;os Garaizar" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824667v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Llobet" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977667v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819886v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937557v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thun Hohenstein" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello M." TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel A." TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000297v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000052v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Smith" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Austin" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Green D.R. Joannes-Boyau" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumitriu" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125892v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824701v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008739v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008801v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000069v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#246;lzchen" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hertler" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-O. Berndt" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883246v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biddittu" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzi" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saracino" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999084v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaud" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999483v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999443v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joannes-Boyau" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moffat" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dosseto" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017573v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy L Kivell" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999108v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardo" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouydebat" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999434v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailey" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Horwitz" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03972271v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402220v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904312v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santagata" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piperno" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937461v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohenstein Ursula Thun" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello Marta" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Antony" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999499v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolska Horwitz" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904308v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperno" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873834v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999462v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cicchiello" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999553v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Medrano" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aston" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oll&#233;" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999450v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a-Medrano" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashton" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937399v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daujeard Camille" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904314v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904995v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904998v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosell&#243;" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904313v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnabb" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pope" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904307v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904311v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868757v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederica Fontana" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904999v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wan Neer" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332714v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reschke Jan-Olaf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Harry" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21485" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939919v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Courty" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962022v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Ravon" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911986v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafarge" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080842v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203569v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078814v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065670v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sykes R. Wragg" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvigne V." TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes P." TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafarge A." TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf R." TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112570v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078831v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chac&#243;n M" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985981v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voinchet Pierre" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065714v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136143v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484764v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141058v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485437v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141054v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834057v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867201v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilio Barosso-Ruiz" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200854v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Locht" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157049v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ecker" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynal" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161283v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conard" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kind" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029186v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Porta" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201146v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tissoux" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201147v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uomini" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudenneau" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670560v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530365v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.01.047" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RP4BMN3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701803v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762766v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660526v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291727v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350346v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503174v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377253v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346758v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Toushabramichvili" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouskelishvili" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350230v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rosell I Ardevol" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010333v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molines" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485334v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385620v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706188v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musial" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434343v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mart&#237;nez de Pinillos" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184359v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820442v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838487v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Juan Marin" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Daschek" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000544v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938076v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969887v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969994v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804724v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000487v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Chuan-Chou" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhead" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hsun-Ming" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Chung-Che" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994692v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iovita" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060226v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oll&#233; A." TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedergnana" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060236v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahain J-J." TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despri&#233;e J." TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voinchet P." TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgu&#232;res C." TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033278v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136126v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seveque" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107485v3" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159493v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/27780/human-behavior-cognition-and-environmental-interactions-for-the-lower-paleolithic#overview" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-2597-5" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186124v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mgeladze" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010331v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417859v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03947020v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709299v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romagnoli" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821428-2.00012-3" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368530v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=51893" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885714v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169693v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264865v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Blasco" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daujeard" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delvigne" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100624v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75985-2_11" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011102v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mester" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002750v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005912v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115714v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115705v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139326v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Menendez" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197464v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184856v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192241v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combier" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100671v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0415-2_22" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376722v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089538v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089546v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089543v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liouville" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492841v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isodro Toro" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03946966v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819940v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705662v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rubio" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.031" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233508v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346928v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913034v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026135v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885711v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel (dir.)" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888327v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurel" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herisson" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148153v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbazza" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402312v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761237v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278416v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>