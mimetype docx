--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -240,702 +240,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Schleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157753v1</w:t>
+                <w:t xml:space="preserve">hal-03960291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960291v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649526v1</w:t>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in vitro models of skeletal muscle: myopshere, myobundle and bioprinted muscle construct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Schleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1150,51 +1150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.2397-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1241,51 +1241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,64 +1388,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1652,51 +1652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,295 +1754,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319388v1</w:t>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pork quality traits by a short-term dietary methionine supplementation at levels above growth requirements in finisher pigs</w:t>
               </w:r>
@@ -2556,51 +2556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,429 +2671,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211022v1</w:t>
+                <w:t xml:space="preserve">hal-01454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Palin</w:t>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211025v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mayol</w:t>
+                <w:t xml:space="preserve">Marie-France Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1996-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454569v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in the features of porcine adult stem cells isolated from adipose tissue and skeletal muscle</w:t>
               </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 305 (7), pp.C728-C738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3965,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.127-132 | 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4151,51 +4151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4270,394 +4270,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365408v1</w:t>
+                <w:t xml:space="preserve">hal-03336039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336039v1</w:t>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
               </w:r>
@@ -4898,51 +4898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des populations de cellules souches adultes dans les tissus musculaires et adipeux chez l'animal en croissance et modèle mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,761 +5358,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+                <w:t xml:space="preserve">Métabolisme énergétique, inefficience métabolique et efficience productive chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire recherche et inovation CCPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint Jacques de la Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734324v1</w:t>
+                <w:t xml:space="preserve">hal-02790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme énergétique, inefficience métabolique et efficience productive chez le porc en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire recherche et inovation CCPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Saint Jacques de la Lande, France</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790700v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
+                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Batonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
+              <w:t xml:space="preserve">6. Swine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280406v1</w:t>
+                <w:t xml:space="preserve">hal-01603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584509v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595288v1</w:t>
+                <w:t xml:space="preserve">hal-03280406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Batonon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Swine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603256v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être de la truie gestante et survie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long-term influences of intra-uterine growth restriction on muscle and adipose tissue properties and metabolic flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'expressions et architecture nucléaire des gènes IGF2 et de DLK1 pour une meilleure compréhension de la balance myogenèse/adipogenèse dans l'espèce porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,476 +7164,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quemener</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">K. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156346v1</w:t>
+                <w:t xml:space="preserve">hal-03374694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213014v1</w:t>
+                <w:t xml:space="preserve">hal-03156346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Röntgen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374694v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy is required for in vitro myogenesis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7665,636 +7665,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497716v1</w:t>
+                <w:t xml:space="preserve">hal-02738107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlane Duport</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282314v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Vitale</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738107v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595273v1</w:t>
+                <w:t xml:space="preserve">hal-01595390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595390v1</w:t>
+                <w:t xml:space="preserve">hal-01595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
               </w:r>
@@ -8440,51 +8440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8522,51 +8522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils cellulaires pour étudier la croissance musculaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. ADIV, Viandes et Produits Carnés, Hors-série, 2016, 16èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8630,51 +8630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8738,64 +8738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t>
@@ -8818,605 +8818,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210670v1</w:t>
+                <w:t xml:space="preserve">hal-01210672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210667v1</w:t>
+                <w:t xml:space="preserve">hal-01210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean- François Mayol</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454647v1</w:t>
+                <w:t xml:space="preserve">hal-01210667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210671v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210672v1</w:t>
+                <w:t xml:space="preserve">hal-01210671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la diversité des cellules de la fraction stroma vasculaire isolée des tissus adipeux ou musculaires</w:t>
               </w:r>
@@ -9777,51 +9777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Adisseo France SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -10106,51 +10106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise Sorensen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2012.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q5J7D6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.03.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T51KGNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise S&#248;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise Sorensen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2012.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q5J7D6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.03.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T51KGNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise S&#248;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>