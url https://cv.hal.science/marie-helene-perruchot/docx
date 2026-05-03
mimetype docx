--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -72,1925 +72,1925 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of intestinal barrier function after exposure to digested pea ingredients -food matrix effect</w:t>
+                <w:t xml:space="preserve">Investigating alterations associated with heat stress and the recovery of the intestinal barrier using IPEC-J2 as an intestinal epithelial porcine cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Grondin</w:t>
+                <w:t xml:space="preserve">Marie Mauro-Vigroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Sophie Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (1), pp.584-594. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-45755-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838897v1</w:t>
+                <w:t xml:space="preserve">hal-05585951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro evaluation of intestinal barrier function after exposure to digested pea ingredients -food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Schleder</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurane Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.584-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960291v1</w:t>
+                <w:t xml:space="preserve">hal-04838897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Cindy Schleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+                <w:t xml:space="preserve">hal-03960291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D in vitro models of skeletal muscle: myopshere, myobundle and bioprinted muscle construct</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00942-w⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03256375v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D in vitro models of skeletal muscle: myopshere, myobundle and bioprinted muscle construct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Schleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00942-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911035v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of adult stem cell populations to a high-fat/high-fiber diet in skeletal muscle and adipose tissue of growing pigs divergently selected for feed efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02418-7⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02986493v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Response of adult stem cell populations to a high-fat/high-fiber diet in skeletal muscle and adipose tissue of growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), pp.100268. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.2397-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245785v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+                <w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.100268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299669v1</w:t>
+                <w:t xml:space="preserve">hal-03245785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073391v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627597v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+                <w:t xml:space="preserve">hal-02073391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
@@ -2022,1887 +2022,2021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pork quality traits by a short-term dietary methionine supplementation at levels above growth requirements in finisher pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.230-237. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827949v1</w:t>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t>
+                <w:t xml:space="preserve">Improving pork quality traits by a short-term dietary methionine supplementation at levels above growth requirements in finisher pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409322v1</w:t>
+                <w:t xml:space="preserve">hal-01827949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dufreneix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.355-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636214v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310 (5), pp.C348-C356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.00261.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116000872⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318724v1</w:t>
+                <w:t xml:space="preserve">hal-02636214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+                <w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1839-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116000872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01454569v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (12), pp.1996-2005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in the features of porcine adult stem cells isolated from adipose tissue and skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Barreau</w:t>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Casteilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 305 (7), pp.C728-C738. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00151.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210454v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro characterization of proliferation and differentiation of pig satellite cells</w:t>
+                <w:t xml:space="preserve">Age-related changes in the features of porcine adult stem cells isolated from adipose tissue and skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+                <w:t xml:space="preserve">Corinne Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Lise Sorensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+                <w:t xml:space="preserve">Louis Casteilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305 (7), pp.C728-C738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00151.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210328v1</w:t>
+                <w:t xml:space="preserve">hal-01210454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expressions in subcutaneous adipose tissue pointed to a delayed adipocytic differentiation in small pig fetuses compared to their heavier siblings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro characterization of proliferation and differentiation of pig satellite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Lise Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Bee</w:t>
+                <w:t xml:space="preserve">Niels Oksbjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 81 (4), pp.253-260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 84 (4), pp.322-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648872v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender affects liver desaturase expression in a rat model of n-3 fatty acid repletion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential gene expressions in subcutaneous adipose tissue pointed to a delayed adipocytic differentiation in small pig fetuses compared to their heavier siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Extier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Bee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (4), pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666525v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of steroids on the synthesis of polyunsaturated fatty acids by human neuroblastoma cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Gender affects liver desaturase expression in a rat model of n-3 fatty acid repletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Baudry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
+                <w:t xml:space="preserve">Paul P van Veldhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (5), pp.295-301. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.180-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662587v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differential effects of steroids on the synthesis of polyunsaturated fatty acids by human neuroblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Extier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (5), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changes of the Transcriptional and Fatty Acid Profiles in Response to n-3 Fatty Acids in SH-SY5Y Neuroblastoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (7), pp.719-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3912,3008 +4046,3008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité de la paroi cellulaire du pois et impact sur la digestibilité des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.127-132 | 273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture cellulaire 3D appliquée au muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336039v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365408v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zein Kallas</w:t>
+                <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria-Angels Oliver</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Louey, France</w:t>
+              <w:t xml:space="preserve">23.Congrès de l'association francaise de cytométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791202v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23.Congrès de l'association francaise de cytométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299629v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angels Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t>
+              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Louey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282227v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des populations de cellules souches adultes dans les tissus musculaires et adipeux chez l'animal en croissance et modèle mathématique</w:t>
+                <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée mathématiques et agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Gilles, France</w:t>
+              <w:t xml:space="preserve">17. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790336v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumers’ study on traditional pork products from local breeds: expectations and hedonic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734250v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers’ study on traditional pork products from local breeds: expectations and hedonic evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement des populations de cellules souches adultes dans les tissus musculaires et adipeux chez l'animal en croissance et modèle mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Vitale</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journée mathématiques et agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735836v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme énergétique, inefficience métabolique et efficience productive chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche et inovation CCPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Saint Jacques de la Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Swine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603256v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595288v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Batonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
+              <w:t xml:space="preserve">6. Swine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280406v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584509v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être de la truie gestante et survie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space 2016 - les rendez-vous de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long-term influences of intra-uterine growth restriction on muscle and adipose tissue properties and metabolic flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of progenitor cells in adipose tissue and skeletal muscle during growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite of the 19th european congress on obesity (ECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de muscle squelettique sur les propriétés des cellules satellites en culture primaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Lise Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Oksbjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of satellite cell cultures originating from different pig skeletal muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Lise Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Oksbjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prenatal and early postnatal effects on muscle properties and growth. International Dummerstorf Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dummerstorf, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de muscle squelettique sur les propriétés des cellules satellites en culture primaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Lise Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Oksbjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6923,2619 +7057,2619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques d'expressions et architecture nucléaire des gènes IGF2 et de DLK1 pour une meilleure compréhension de la balance myogenèse/adipogenèse dans l'espèce porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.73, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075011v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d'expressions et architecture nucléaire des gènes IGF2 et de DLK1 pour une meilleure compréhension de la balance myogenèse/adipogenèse dans l'espèce porcine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.73, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745862v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374694v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156346v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213014v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy is required for in vitro myogenesis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.354, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738107v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497716v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Darrigrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Mauro Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282314v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595390v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595273v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Les cellules souches adultes du muscle et du tissu adipeux : des cibles nouvelles pour moduler la composition corporelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742866v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules souches adultes du muscle et du tissu adipeux : des cibles nouvelles pour moduler la composition corporelle ?</w:t>
+                <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743556v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils cellulaires pour étudier la croissance musculaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. ADIV, Viandes et Produits Carnés, Hors-série, 2016, 16èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des lignages myogéniques et adipocytaires chez l’animal en croissance : rôle de PDGFRa dans la balance myogenèse/adipogenèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
+              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739130v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des lignages myogéniques et adipocytaires chez l’animal en croissance : rôle de PDGFRa dans la balance myogenèse/adipogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210864v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210672v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210667v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean- François Mayol</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454647v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210671v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la diversité des cellules de la fraction stroma vasculaire isolée des tissus adipeux ou musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9545,176 +9679,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean and fat development in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The suckling and weaned piglet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-69, 2020, 978-90-8686-343-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-894-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9724,134 +9858,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary extra hydroxyl-methionine supply: associated changes in muscle biological processes in finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Adisseo France SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9861,105 +9995,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules souches et différenciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10106,51 +10240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise Sorensen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2012.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q5J7D6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.03.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T51KGNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise S&#248;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauro-Vigroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-45755-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise Sorensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2012.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q5J7D6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T51KGNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise S&#248;rensen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>