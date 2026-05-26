--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -374,702 +374,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Schleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157753v1</w:t>
+                <w:t xml:space="preserve">hal-03960291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960291v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649526v1</w:t>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in vitro models of skeletal muscle: myopshere, myobundle and bioprinted muscle construct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Schleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.2397-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1375,51 +1375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1656,64 +1656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1907,77 +1907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,51 +2080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
@@ -2690,51 +2690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,429 +2805,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211022v1</w:t>
+                <w:t xml:space="preserve">hal-01454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Palin</w:t>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211025v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mayol</w:t>
+                <w:t xml:space="preserve">Marie-France Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1996-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454569v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in the features of porcine adult stem cells isolated from adipose tissue and skeletal muscle</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 305 (7), pp.C728-C738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4099,51 +4099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.127-132 | 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4285,51 +4285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,761 +4404,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365408v1</w:t>
+                <w:t xml:space="preserve">hal-03336039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336039v1</w:t>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angels Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23.Congrès de l'association francaise de cytométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Louey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299629v1</w:t>
+                <w:t xml:space="preserve">hal-02791202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+                <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t>
+              <w:t xml:space="preserve">23.Congrès de l'association francaise de cytométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282227v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zein Kallas</w:t>
+                <w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Louey, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791202v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
               </w:r>
@@ -5282,90 +5282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ study on traditional pork products from local breeds: expectations and hedonic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herveline Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,51 +5403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des populations de cellules souches adultes dans les tissus musculaires et adipeux chez l'animal en croissance et modèle mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,705 +5492,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme énergétique, inefficience métabolique et efficience productive chez le porc en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire recherche et inovation CCPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Saint Jacques de la Lande, France</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790700v1</w:t>
+                <w:t xml:space="preserve">hal-02734324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+                <w:t xml:space="preserve">Métabolisme énergétique, inefficience métabolique et efficience productive chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire recherche et inovation CCPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint Jacques de la Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734324v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
+                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Batonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
+              <w:t xml:space="preserve">6. Swine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280406v1</w:t>
+                <w:t xml:space="preserve">hal-01603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584509v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
+                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Swine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603256v1</w:t>
+                <w:t xml:space="preserve">hal-03280406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mercier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595288v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être de la truie gestante et survie néonatale</w:t>
               </w:r>
@@ -6202,51 +6202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long-term influences of intra-uterine growth restriction on muscle and adipose tissue properties and metabolic flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7065,709 +7065,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d'expressions et architecture nucléaire des gènes IGF2 et de DLK1 pour une meilleure compréhension de la balance myogenèse/adipogenèse dans l'espèce porcine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.73, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745862v1</w:t>
+                <w:t xml:space="preserve">hal-05075011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques d'expressions et architecture nucléaire des gènes IGF2 et de DLK1 pour une meilleure compréhension de la balance myogenèse/adipogenèse dans l'espèce porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.73, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075011v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quemener</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">K. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156346v1</w:t>
+                <w:t xml:space="preserve">hal-03374694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213014v1</w:t>
+                <w:t xml:space="preserve">hal-03156346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Röntgen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374694v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy is required for in vitro myogenesis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7799,636 +7799,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497716v1</w:t>
+                <w:t xml:space="preserve">hal-02738107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlane Duport</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282314v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Vitale</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738107v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595273v1</w:t>
+                <w:t xml:space="preserve">hal-01595390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595390v1</w:t>
+                <w:t xml:space="preserve">hal-01595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules souches adultes du muscle et du tissu adipeux : des cibles nouvelles pour moduler la composition corporelle ?</w:t>
               </w:r>
@@ -8453,51 +8453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8656,51 +8656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils cellulaires pour étudier la croissance musculaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. ADIV, Viandes et Produits Carnés, Hors-série, 2016, 16èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8764,64 +8764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t>
@@ -8889,51 +8889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8952,182 +8952,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210667v1</w:t>
+                <w:t xml:space="preserve">hal-01210672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9172,385 +9155,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean- François Mayol</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454647v1</w:t>
+                <w:t xml:space="preserve">hal-01210667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210671v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210672v1</w:t>
+                <w:t xml:space="preserve">hal-01210671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la diversité des cellules de la fraction stroma vasculaire isolée des tissus adipeux ou musculaires</w:t>
               </w:r>
@@ -9911,51 +9911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Adisseo France SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -10240,51 +10240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauro-Vigroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-45755-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise Sorensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2012.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q5J7D6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T51KGNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise S&#248;rensen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauro-Vigroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-45755-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise Sorensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2012.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q5J7D6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T51KGNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lise S&#248;rensen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>