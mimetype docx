--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -243,1674 +243,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Racanati</w:t>
+                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.116485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326871v1</w:t>
+                <w:t xml:space="preserve">hal-05325044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
+                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 329, pp.116485. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325044v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
+                <w:t xml:space="preserve">Diet composition influences probiotic and postbiotic effects on broiler growth and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 103 (6), pp.103650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158561v1</w:t>
+                <w:t xml:space="preserve">hal-04557188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet composition influences probiotic and postbiotic effects on broiler growth and physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard van der Laan</w:t>
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103650⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557188v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04548377v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transition Issue: What Do We Change (or Not) When We Change Antimicrobial Use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (2), pp.67-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1746-692X.12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04733163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Charrier</w:t>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+                <w:t xml:space="preserve">hal-04640049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640049v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637092v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caecal microbiota composition of experimental inbred MHC-B lines infected with IBV differs according to genetics and vaccination</w:t>
+                <w:t xml:space="preserve">Using egg production longitudinal recording to study the genetic background of resilience in purebred and crossbred laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Borey</w:t>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Tom Berghof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Larsen</w:t>
+                <w:t xml:space="preserve">Katrijn Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-13512-7⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787568v1</w:t>
+                <w:t xml:space="preserve">hal-03657027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using egg production longitudinal recording to study the genetic background of resilience in purebred and crossbred laying hens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caecal microbiota composition of experimental inbred MHC-B lines infected with IBV differs according to genetics and vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Berghof</w:t>
+                <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrijn Peeters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Visscher</w:t>
+                <w:t xml:space="preserve">Frederik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), 12 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.9995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00716-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-13512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657027v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faciliter la construction et la conduite des projets interdisciplinaires : retour d'expérience d'un programme de recherche sur la gestion intégrée de la santé des animaux en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (2), pp.213-222</w:t>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation and genetic diversity of the chicken collagenous lectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t>
@@ -3134,438 +3134,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report from the second international symposium on animal genomics for animal health: critical needs, challenges and potential solutions</w:t>
+                <w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve C. Bishop</w:t>
+                <w:t xml:space="preserve">Thomas T. Heams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan K. Lunney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril G. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (Suppl 4), pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S1⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 5, online (Suppl. 4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193943v1</w:t>
+                <w:t xml:space="preserve">hal-01001146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+                <w:t xml:space="preserve">Sem Genini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle E. Rebours</w:t>
+                <w:t xml:space="preserve">Bouabid Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gert Sclep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Waddington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S26⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001146v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00601542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report from the second international symposium on animal genomics for animal health: critical needs, challenges and potential solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Sclep</w:t>
+                <w:t xml:space="preserve">Steve C. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Bishop</w:t>
+                <w:t xml:space="preserve">Joan K. Lunney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Waddington</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (Suppl 4), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00601542v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,1162 +3649,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European research in animal disease genomics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, supp. 2,, pp.201</w:t>
+              <w:t xml:space="preserve">Developments in Biologicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665724v1</w:t>
+                <w:t xml:space="preserve">hal-02657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future impact of animal genomics in animal health research.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Loywyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.G. Gay</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piter Bijma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Biologicals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.639-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654844v1</w:t>
+                <w:t xml:space="preserve">hal-00894639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Animal genomics for animal health report: critical needs, problems to be solved, potential solutions, and a roadmap for moving forward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Langskill Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Babiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t>
+              <w:t xml:space="preserve">, 2008, 132, pp.407-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657080v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal genomics for animal health report: critical needs, problems to be solved, potential solutions, and a roadmap for moving forward.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Langskill Archibald</w:t>
+                <w:t xml:space="preserve">The future impact of animal genomics in animal health research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Audonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C.G. Gay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132, pp.407-424</w:t>
+              <w:t xml:space="preserve">, 2008, 132, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656940v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulietta Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (11), pp.2225-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00894639v1</w:t>
+                <w:t xml:space="preserve">hal-01193462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francis Minvielle</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Gb Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01193462v1</w:t>
+                <w:t xml:space="preserve">hal-02360361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360361v1</w:t>
+                <w:t xml:space="preserve">hal-02360366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European research in animal disease genomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, supp. 2,, pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02360366v1</w:t>
+                <w:t xml:space="preserve">hal-02665724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eadgene : un réseau européen sur la génomique des interactions hotes-pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 274, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4902,103 +4902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t>
@@ -5036,64 +5036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the need for combining complementary analyses to assess the effect of a candidate gene and the evolution of its polymorphism: the example of the Major Histocompatibility Complex in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,77 +5144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for prediction of response and rates of inbreeding in selected populations with the results obtained in two selection experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,77 +5265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for prediction of response and rates of inbreeding in selected populations with the results obtained in two selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piter Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,51 +5511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of a divergent selection for resistance to Rous sarcomas in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,260 +5639,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Immune modulation: the genetic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Special Issue, pp.94</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677137v1</w:t>
+                <w:t xml:space="preserve">hal-02669469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulation: the genetic approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 87, pp.199-205</w:t>
+              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Special Issue, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669469v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and analysis of three types of immune responses of chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.F. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chinese Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 29, pp.201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5917,64 +5917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of outbred lines of chickens for resistance to experimental infection with coccidiosis (Eimeria tenella)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,51 +6038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from selection experiments on immune response in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,77 +6133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to coccidiosis (Eimeria tenella) in resistant and susceptible lines of chickens and their crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6280,51 +6280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,191 +6356,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of divergent selection for immune responsiveness and of major histocompatibility complex on resistance to Marek's disease in chickens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.H. Pinard</w:t>
+                <w:t xml:space="preserve">Effects of major histocompatibility complex on antibody response in F1 and F2 crosses of chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L.G. Janss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
+                <w:t xml:space="preserve">A.J. Vander Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 72, pp.391-402</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 25 (3), pp.283-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707977v1</w:t>
+                <w:t xml:space="preserve">hal-02701381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for humoral immune responsiveness in chickens : distribution and effects of major histocompatibility complex types.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,329 +6516,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 25 (2), pp.191-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of major histocompatibility complex on antibody response in F1 and F2 crosses of chicken lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Divergent selection for humoral immune responsiveness in chickens: distribution and effects of major histocompatibility complex types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jam van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Vander Zijpp</w:t>
+                <w:t xml:space="preserve">Mgb Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 25 (3), pp.283-296</w:t>
+              <w:t xml:space="preserve">, 1993, 25 (2), pp.191-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701381v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00893990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for humoral immune responsiveness in chickens: distribution and effects of major histocompatibility complex types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-H Pinard</w:t>
+                <w:t xml:space="preserve">Biochemical and serological identification of major histocompatibility complex antigens in outbred chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jam van Arendonk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aj van Der Zijpp</w:t>
+                <w:t xml:space="preserve">B.G. Hepkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 25 (2), pp.191-203</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 39, pp.407-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00893990v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and serological identification of major histocompatibility complex antigens in outbred chickens.</w:t>
+                <w:t xml:space="preserve">Effect of divergent selection for immune responsiveness and of major histocompatibility complex on resistance to Marek's disease in chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L.G. Janss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maatman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.G. Hepkema</w:t>
+                <w:t xml:space="preserve">J.P.T.M. Nordhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 39, pp.407-419</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 72, pp.391-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712440v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of the role of major histocompatibility complex types on immune response in F2 crosses of chicken lines.</w:t>
               </w:r>
@@ -6958,51 +6958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for immune responsiveness in chickens : estimation of realized heritability with an animal model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7262,51 +7262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Veterinary Immunology Symposium (IVIS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienne, Austria</w:t>
@@ -7329,592 +7329,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiogenetic Modelling for Enhanced Coccidiosis Management in Poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">MODAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064398v1</w:t>
+                <w:t xml:space="preserve">hal-04730204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158617v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiogenetic Modelling for Enhanced Coccidiosis Management in Poultry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730204v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709617v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t>
@@ -8094,51 +8094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,51 +8219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8312,1394 +8312,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">Towards resilient laying hens: taking the genetics’ course with high-throughput recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Tom V.L. Berghof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrijn Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. , pp.135, 2022, Book of abstracts 2022 - Abstracts submitted in 2020 and 2021 and selected in 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146084v1</w:t>
+                <w:t xml:space="preserve">hal-03788983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards resilient laying hens: taking the genetics’ course with high-throughput recording</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+                <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom V.L. Berghof</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Visscher</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. , pp.135, 2022, Book of abstracts 2022 - Abstracts submitted in 2020 and 2021 and selected in 2022</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788983v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
+                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
+              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285632v1</w:t>
+                <w:t xml:space="preserve">hal-02924087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
+                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924087v1</w:t>
+                <w:t xml:space="preserve">hal-02285632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733942v1</w:t>
+                <w:t xml:space="preserve">hal-02734445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734445v1</w:t>
+                <w:t xml:space="preserve">hal-02733940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733940v1</w:t>
+                <w:t xml:space="preserve">hal-01774731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774731v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fonctionnelle des régions génomiques associées à la réponse à la coccidiose à Eimeria maxima chez des poulets de chair</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530827v1</w:t>
+                <w:t xml:space="preserve">hal-01595645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering host responses to Eimeria infections for implementing integrated breeding strategies for improved resistance to coccidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">12th International Coccidiosis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, san antonio, United States. , 2017, 92nd Annual Meeting of the American Society of Parasitology and the 12th International Coccidiosis Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595645v1</w:t>
+                <w:t xml:space="preserve">hal-01585745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering host responses to Eimeria infections for implementing integrated breeding strategies for improved resistance to coccidiosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Coccidiosis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, san antonio, United States. , 2017, 92nd Annual Meeting of the American Society of Parasitology and the 12th International Coccidiosis Conference</w:t>
+              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585745v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the genomic regions associated to response to coccidiosis caused by Eimeria maxima in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,225 +9705,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , 1 p., 2017, ISAG 2017 Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse fonctionnelle des régions génomiques associées à la réponse à la coccidiose à Eimeria maxima chez des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edin Hamzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608449v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study of the Eimeria maxima response in Cobb500 broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,51 +9996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum IL-10, a novel diagnostic biomarker of resistance in the domestic chicken to coccidiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10621,51 +10621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Histocompatibility Complex plays a role in survival kinetics of chicken infected by Marek’s disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,385 +10736,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for disease resistance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edin Hamzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abrahamsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193944v1</w:t>
+                <w:t xml:space="preserve">hal-01193798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding for disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Meeting and Summer School of the Scandinavian Society for Immunology Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191355v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hawken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Abrahamsen</w:t>
+                <w:t xml:space="preserve">Helle R. Juul-Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Meeting and Summer School of the Scandinavian Society for Immunology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Copenhagen, Denmark. Wiley-Blackwell, Scandinavian Journal of Immunology, 77 (4), 2013, Scandinavian Journal of Immunology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sji.12036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193798v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for chicken production and resistance to disease traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Bacciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11195,90 +11195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of experimental dataset of chickens to check two methods for predicting the evolution of inbreeding in small populations under selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11348,103 +11348,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11620,103 +11620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t>
@@ -11745,103 +11745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
@@ -11896,51 +11896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12004,103 +12004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
@@ -12129,103 +12129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
@@ -12248,320 +12248,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798383v1</w:t>
+                <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
+              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758295v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12629,103 +12629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration génétique de la résilience chez les poules pondeuses : des caractères prometteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Berghof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrijn Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Itavi, Mar 2022, Tours, France. pp.631-632, </w:t>
@@ -12757,631 +12757,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approaches to livestock production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagla Yuksel Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733938v1</w:t>
+                <w:t xml:space="preserve">hal-02734868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approaches to livestock production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Heuzé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734868v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panel discussion 1: opportunities and difficulties in multi-disciplinary and multi-actor research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768063v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel discussion 1: opportunities and difficulties in multi-disciplinary and multi-actor research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Panel discussion 2: user needs and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736268v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel discussion 2: user needs and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734982v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13423,51 +13423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy Livestock: “integrated strategies for sustainable animal production through improved immunocompetence”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. pp.16 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13492,51 +13492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening Animal Production and Health ​​through the Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Vaccinology Network Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, manchester, United Kingdom. pp.29 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13725,51 +13725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra-Denmark-Bgi Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13936,51 +13936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of health data for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR Conference - Challenges and benefits of health data recording in the context of food chain quality, management and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aarhus, Denmark. pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14005,51 +14005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for genetic resistance to disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14087,51 +14087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of traces of selection with numerous SNP in small experimental populations undergoing directional selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14193,286 +14193,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Apports de la génomique à l'étude de la résistance génétique aux maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.452-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809601v1</w:t>
+                <w:t xml:space="preserve">hal-01000700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la génomique à l'étude de la résistance génétique aux maladies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Heams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.452-461</w:t>
+              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000700v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Bacciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14488,362 +14488,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193711v1</w:t>
+                <w:t xml:space="preserve">hal-01193447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant genetic resources and their resistance/tolerance to parasitic diseases</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of natural resistance to coccidiosis in chicken lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gauly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Thomas Heams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193948v1</w:t>
+                <w:t xml:space="preserve">hal-01193712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of natural resistance to coccidiosis in chicken lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruminant genetic resources and their resistance/tolerance to parasitic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badi Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heams</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Greeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193712v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Bacciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14859,116 +14859,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t>
+              <w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193447v1</w:t>
+                <w:t xml:space="preserve">hal-01193711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typage moléculaire du complexe majeur d'histocompatibilité chez le poulet : vers une meilleure caractérisation des génotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe Chazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15144,51 +15144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EADGENE, a European Animal Disease Genomics Network of excellence for animal health and food safety.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15207,605 +15207,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the Gallus gallus major histocompatibility complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">European research in animal disease genomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. 203 p</w:t>
+              <w:t xml:space="preserve">Proceedings, XXIII World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756153v1</w:t>
+                <w:t xml:space="preserve">hal-02815600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of the Gallus gallus major histocompatibility complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752500v1</w:t>
+                <w:t xml:space="preserve">hal-02756153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European research in animal disease genomics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, XXIII World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Proceedings</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815600v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus Major Histocompatibility Complex</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulietta Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821690v1</w:t>
+                <w:t xml:space="preserve">hal-02820439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus Major Histocompatibility Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820439v1</w:t>
+                <w:t xml:space="preserve">hal-02821690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15873,103 +15873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
@@ -15998,64 +15998,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution genotyping of chicken MHC class-I locus BF1 by PyrosequencingTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16087,264 +16087,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">EADGENE, a new European genomic network of excellence for animal health and food safety.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Impact of emerging zoonotic diseases on animal health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hanoi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832859v1</w:t>
+                <w:t xml:space="preserve">hal-02761690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EADGENE, a new European genomic network of excellence for animal health and food safety.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulietta Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of emerging zoonotic diseases on animal health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hanoi</w:t>
+              <w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761690v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term and long-term selection for immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Istambul</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16369,51 +16369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs génétiques de la résistance à la coccidiose chez la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16494,90 +16494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16602,51 +16602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for regression and progression to Rous Sarcomas in chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16727,51 +16727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune modulation: The genetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16796,51 +16796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for three immune responses in chickens: results of five generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16865,64 +16865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for three immune responses in chickens: results of five generations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16986,51 +16986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17072,64 +17072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics of immune response in poultry and relationship with general disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.F. Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17167,51 +17167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : projets et résultats chez le mouton et la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17249,51 +17249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17357,64 +17357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of immune response: Lessons from selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European poultry breeders roundtable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17564,77 +17564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to coccidiosis (Eimeria tenella) in resistant and susceptible lines of chickens and their crosses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17672,77 +17672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to coccidiosis (Eimeria tenella) in resistant and susceptible lines of chickens and their crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18030,51 +18030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amélioration génétique de la résistance aux maladies chez la poule : exemple de la coccidiose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18164,51 +18164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18410,51 +18410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18505,51 +18505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sex-linked dwarf gene and of major histocompatibility complex (MHC) types on immune response in White Leghorn chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Guelph</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18574,64 +18574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the major histocompatibility complex on resistance to Marek's disease in chickens selected for humoral immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Vander Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian immunology research group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18814,243 +18814,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for antibody production in chickens : differences in major histocompatibility complex (MHC) haplotype distribution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterosis, immune response and disease in poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. van Der Meulen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
+                <w:t xml:space="preserve">J.J. Blankert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Edinburgh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777664v1</w:t>
+                <w:t xml:space="preserve">hal-02778876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterosis, immune response and disease in poultry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent selection for antibody production in chickens : differences in major histocompatibility complex (MHC) haplotype distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. van Der Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Kreukniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Blankert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Edinburgh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778876v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19068,51 +19068,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and genomics of immunity and disease traits in poultry species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Kaufman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19198,51 +19198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resistance and transmission of avian parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Lillehoj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19306,90 +19306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for disease resistance: direct selection on the immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Lamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cahaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. van Der Poel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Genetics, Breeding and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2003, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19485,51 +19485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19596,51 +19596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -19689,51 +19689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes de résistance aux maladies chez les animaux &amp;quot;Grama&amp;quot;. Exposés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. réunion du groupe GRAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Jouy-en-Josas, France. 207 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19790,51 +19790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux maladies et santé de l'animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19884,51 +19884,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for immunoresponsiveness in chickens : effects of the major histocompatibility complex and resistance to Marek's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Wageningen University and Research Centre, 1992. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20124,51 +20124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berghof" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Peeters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Visscher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00716-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C. Bishop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan K. Lunney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril G. Gay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Gay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Audonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babiuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bishop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Arendonk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillette Luneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691570v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lamont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pinard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L.G. Janss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maatman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.T.M. Nordhuizen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Zijpp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699533v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vander Zijpp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Pinard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam van Arendonk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgb Nieuwland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj van Der Zijpp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hepkema" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Gao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. Hulst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart C. M. de Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Van Baal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V.L. Berghof" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Boulton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Psifidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613532v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736268v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734982v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hoffmann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greeff" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815600v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761690v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761521v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765850v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767835v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777231v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774119v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776961v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843333v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777664v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Der Meulen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kreukniet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778876v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blankert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236745v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.14" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Lillehoj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Zhu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahaner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Poel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/bmcproc/supplements/5/S4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berghof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Peeters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Visscher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00716-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C. Bishop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan K. Lunney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril G. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Audonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babiuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bishop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Gay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Arendonk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillette Luneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691570v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lamont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pinard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vander Zijpp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699533v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Zijpp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893990v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Pinard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam van Arendonk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgb Nieuwland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj van Der Zijpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hepkema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L.G. Janss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maatman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.T.M. Nordhuizen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Gao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. Hulst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart C. M. de Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Van Baal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V.L. Berghof" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Boulton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Psifidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613532v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736268v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734982v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hoffmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greeff" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761521v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765850v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767835v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777231v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774119v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776961v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843333v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blankert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777664v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Der Meulen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kreukniet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236745v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.14" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Lillehoj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Zhu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahaner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Poel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/bmcproc/supplements/5/S4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>