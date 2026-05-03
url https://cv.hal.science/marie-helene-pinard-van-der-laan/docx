--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -243,278 +243,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325044v1</w:t>
+                <w:t xml:space="preserve">hal-05326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
+                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.116485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326871v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet composition influences probiotic and postbiotic effects on broiler growth and physiology</w:t>
               </w:r>
@@ -628,805 +628,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+                <w:t xml:space="preserve">The Transition Issue: What Do We Change (or Not) When We Change Antimicrobial Use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+                <w:t xml:space="preserve">halshs-04733163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transition Issue: What Do We Change (or Not) When We Change Antimicrobial Use?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04733163v1</w:t>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04548377v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640049v1</w:t>
+                <w:t xml:space="preserve">hal-04637092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637092v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Berghof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrijn Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,103 +1814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faciliter la construction et la conduite des projets interdisciplinaires : retour d'expérience d'un programme de recherche sur la gestion intégrée de la santé des animaux en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (2), pp.213-222</w:t>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,278 +2603,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study and biological pathway analysis of the Eimeria maxima response in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation and genetic diversity of the chicken collagenous lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edin Hamzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edin Hamzić</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0170-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (2), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2015.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341325v1</w:t>
+                <w:t xml:space="preserve">hal-01194062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation and genetic diversity of the chicken collagenous lectins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Genome-wide association study and biological pathway analysis of the Eimeria maxima response in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edin Hamzić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitchel S. Abrahamsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65 (2), pp.277-286. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2015.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0170-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194062v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for coccidiosis (Eimeria tenella) resistance in a Fayoumi × Leghorn F2 cross, using a medium-density SNP panel</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, online (Suppl. 4), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve C. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan K. Lunney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril G. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,597 +3649,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The future impact of animal genomics in animal health research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t>
+              <w:t xml:space="preserve">, 2008, 132, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657080v1</w:t>
+                <w:t xml:space="preserve">hal-02654844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piter Bijma</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developments in Biologicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894639v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal genomics for animal health report: critical needs, problems to be solved, potential solutions, and a roadmap for moving forward.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Loywyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piter Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Biologicals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.639-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656940v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Animal genomics for animal health report: critical needs, problems to be solved, potential solutions, and a roadmap for moving forward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Langskill Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Babiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t>
+              <w:t xml:space="preserve">, 2008, 132, pp.407-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657366v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future impact of animal genomics in animal health research.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132, pp.3-11</w:t>
+              <w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654844v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t>
@@ -4639,51 +4639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European research in animal disease genomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, supp. 2,, pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4702,251 +4702,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eadgene : un réseau européen sur la génomique des interactions hotes-pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664799v1</w:t>
+                <w:t xml:space="preserve">hal-02654118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eadgene : un réseau européen sur la génomique des interactions hotes-pathogènes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulietta Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 274, pp.50-53</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654118v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,64 +5036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the need for combining complementary analyses to assess the effect of a candidate gene and the evolution of its polymorphism: the example of the Major Histocompatibility Complex in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,77 +5144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for prediction of response and rates of inbreeding in selected populations with the results obtained in two selection experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,77 +5265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for prediction of response and rates of inbreeding in selected populations with the results obtained in two selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piter Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,51 +5511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of a divergent selection for resistance to Rous sarcomas in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune modulation: the genetic approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 87, pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5740,64 +5740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Special Issue, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5835,51 +5835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and analysis of three types of immune responses of chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.F. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5917,51 +5917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of outbred lines of chickens for resistance to experimental infection with coccidiosis (Eimeria tenella)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,51 +6038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from selection experiments on immune response in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to coccidiosis (Eimeria tenella) in resistant and susceptible lines of chickens and their crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,217 +6356,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of major histocompatibility complex on antibody response in F1 and F2 crosses of chicken lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Divergent selection for humoral immune responsiveness in chickens : distribution and effects of major histocompatibility complex types.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Vander Zijpp</w:t>
+                <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 25 (3), pp.283-296</w:t>
+              <w:t xml:space="preserve">, 1993, 25 (2), pp.191-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701381v1</w:t>
+                <w:t xml:space="preserve">hal-02699533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for humoral immune responsiveness in chickens : distribution and effects of major histocompatibility complex types.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
+                <w:t xml:space="preserve">Effects of major histocompatibility complex on antibody response in F1 and F2 crosses of chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
+                <w:t xml:space="preserve">A.J. Vander Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 25 (2), pp.191-203</w:t>
+              <w:t xml:space="preserve">, 1993, 25 (3), pp.283-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699533v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for humoral immune responsiveness in chickens: distribution and effects of major histocompatibility complex types</w:t>
               </w:r>
@@ -6794,51 +6794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maatman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.T.M. Nordhuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 72, pp.391-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6876,51 +6876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of the role of major histocompatibility complex types on immune response in F2 crosses of chicken lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, suppl. 1, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6958,77 +6958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for immune responsiveness in chickens : estimation of realized heritability with an animal model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 70, pp.2986-2993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,51 +7262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Veterinary Immunology Symposium (IVIS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienne, Austria</w:t>
@@ -7348,51 +7348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiogenetic Modelling for Enhanced Coccidiosis Management in Poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,90 +7456,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
@@ -7562,359 +7562,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Racanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158617v1</w:t>
+                <w:t xml:space="preserve">hal-05064398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Racanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064398v1</w:t>
+                <w:t xml:space="preserve">hal-05158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t>
@@ -8312,652 +8312,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards resilient laying hens: taking the genetics’ course with high-throughput recording</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+                <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom V.L. Berghof</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Visscher</w:t>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. , pp.135, 2022, Book of abstracts 2022 - Abstracts submitted in 2020 and 2021 and selected in 2022</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788983v1</w:t>
+                <w:t xml:space="preserve">hal-04146084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards resilient laying hens: taking the genetics’ course with high-throughput recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom V.L. Berghof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrijn Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. , pp.135, 2022, Book of abstracts 2022 - Abstracts submitted in 2020 and 2021 and selected in 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146084v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
+                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924087v1</w:t>
+                <w:t xml:space="preserve">hal-02285632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
+                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
+              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285632v1</w:t>
+                <w:t xml:space="preserve">hal-02924087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734445v1</w:t>
+                <w:t xml:space="preserve">hal-02733942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
               </w:r>
@@ -8995,51 +8991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
@@ -9187,148 +9183,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733942v1</w:t>
+                <w:t xml:space="preserve">hal-02734445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
               </w:r>
@@ -9439,51 +9439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering host responses to Eimeria infections for implementing integrated breeding strategies for improved resistance to coccidiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Coccidiosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, san antonio, United States. , 2017, 92nd Annual Meeting of the American Society of Parasitology and the 12th International Coccidiosis Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9646,64 +9646,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the genomic regions associated to response to coccidiosis caused by Eimeria maxima in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9754,77 +9754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle des régions génomiques associées à la réponse à la coccidiose à Eimeria maxima chez des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9888,77 +9888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study of the Eimeria maxima response in Cobb500 broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,51 +9996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum IL-10, a novel diagnostic biomarker of resistance in the domestic chicken to coccidiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,51 +10535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell S Abrahamsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10621,51 +10621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Histocompatibility Complex plays a role in survival kinetics of chicken infected by Marek’s disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,385 +10736,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding for disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193798v1</w:t>
+                <w:t xml:space="preserve">hal-01193944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for disease resistance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edin Hamzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle R. Juul-Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Meeting and Summer School of the Scandinavian Society for Immunology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Copenhagen, Denmark. Wiley-Blackwell, Scandinavian Journal of Immunology, 77 (4), 2013, Scandinavian Journal of Immunology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sji.12036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193944v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Hamzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle R. Juul-Madsen</w:t>
+                <w:t xml:space="preserve">R. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abrahamsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Meeting and Summer School of the Scandinavian Society for Immunology Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191355v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for chicken production and resistance to disease traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Bacciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11195,90 +11195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of experimental dataset of chickens to check two methods for predicting the evolution of inbreeding in small populations under selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11348,103 +11348,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11620,103 +11620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t>
@@ -11745,103 +11745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
@@ -11896,51 +11896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12004,103 +12004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
@@ -12129,90 +12129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12379,103 +12379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
@@ -12498,575 +12498,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">L'amélioration génétique de la résilience chez les poules pondeuses : des caractères prometteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Berghof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrijn Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amanda Empeyta</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Itavi, Mar 2022, Tours, France. pp.631-632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445373v1</w:t>
+                <w:t xml:space="preserve">hal-03613532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration génétique de la résilience chez les poules pondeuses : des caractères prometteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Visscher</w:t>
+                <w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Empeyta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613532v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approaches to livestock production</w:t>
+                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cagla Yuksel Kaya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734868v1</w:t>
+                <w:t xml:space="preserve">hal-01768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary approaches to livestock production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Yon</w:t>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Cagla Yuksel Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Berthelot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768063v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel discussion 1: opportunities and difficulties in multi-disciplinary and multi-actor research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13091,64 +13091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel discussion 2: user needs and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13199,77 +13199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
@@ -13337,51 +13337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13423,51 +13423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy Livestock: “integrated strategies for sustainable animal production through improved immunocompetence”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. pp.16 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13492,51 +13492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening Animal Production and Health ​​through the Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Vaccinology Network Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, manchester, United Kingdom. pp.29 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13725,51 +13725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra-Denmark-Bgi Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13936,51 +13936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of health data for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR Conference - Challenges and benefits of health data recording in the context of food chain quality, management and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aarhus, Denmark. pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14005,51 +14005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for genetic resistance to disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14212,51 +14212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la génomique à l'étude de la résistance génétique aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14346,51 +14346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14409,467 +14409,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Demeure</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of natural resistance to coccidiosis in chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t>
+              <w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193447v1</w:t>
+                <w:t xml:space="preserve">hal-01193712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of natural resistance to coccidiosis in chicken lines</w:t>
+                <w:t xml:space="preserve">Ruminant genetic resources and their resistance/tolerance to parasitic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heams</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">M Gauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badi Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193712v1</w:t>
+                <w:t xml:space="preserve">hal-01193948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant genetic resources and their resistance/tolerance to parasitic diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irene Hoffmann</w:t>
+                <w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bacciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Greeff</w:t>
+                <w:t xml:space="preserve">D. Zelenika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193948v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Bacciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zelenika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14924,51 +14924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typage moléculaire du complexe majeur d'histocompatibilité chez le poulet : vers une meilleure caractérisation des génotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe Chazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15144,51 +15144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EADGENE, a European Animal Disease Genomics Network of excellence for animal health and food safety.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15213,51 +15213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European research in animal disease genomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings, XXIII World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15295,51 +15295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the Gallus gallus major histocompatibility complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe Chazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15403,51 +15403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15528,90 +15528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t>
@@ -15653,51 +15653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus Major Histocompatibility Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe Chazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15748,51 +15748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15899,77 +15899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
@@ -16011,51 +16011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution genotyping of chicken MHC class-I locus BF1 by PyrosequencingTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16093,51 +16093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EADGENE, a new European genomic network of excellence for animal health and food safety.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16188,77 +16188,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16300,51 +16300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term and long-term selection for immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Istambul</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16369,51 +16369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs génétiques de la résistance à la coccidiose chez la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16520,64 +16520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16602,51 +16602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for regression and progression to Rous Sarcomas in chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16727,51 +16727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune modulation: The genetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16796,51 +16796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for three immune responses in chickens: results of five generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16865,51 +16865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for three immune responses in chickens: results of five generations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16986,51 +16986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17072,51 +17072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics of immune response in poultry and relationship with general disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17167,51 +17167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : projets et résultats chez le mouton et la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17249,51 +17249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17357,51 +17357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of immune response: Lessons from selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17564,51 +17564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to coccidiosis (Eimeria tenella) in resistant and susceptible lines of chickens and their crosses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17672,51 +17672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to coccidiosis (Eimeria tenella) in resistant and susceptible lines of chickens and their crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18030,51 +18030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amélioration génétique de la résistance aux maladies chez la poule : exemple de la coccidiose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18574,64 +18574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the major histocompatibility complex on resistance to Marek's disease in chickens selected for humoral immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Vander Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian immunology research group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18669,51 +18669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for antibody response and of major histocompatibility complex types on resistance to Marek's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Amsterdam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18751,51 +18751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of the role of major histocompatibility complex types on immune response in F2 crosses of chicken lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18814,243 +18814,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterosis, immune response and disease in poultry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Divergent selection for antibody production in chickens : differences in major histocompatibility complex (MHC) haplotype distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. van Der Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Kreukniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Blankert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Edinburgh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778876v1</w:t>
+                <w:t xml:space="preserve">hal-02777664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for antibody production in chickens : differences in major histocompatibility complex (MHC) haplotype distribution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterosis, immune response and disease in poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Kreukniet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
+                <w:t xml:space="preserve">J.J. Blankert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Edinburgh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777664v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19068,51 +19068,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and genomics of immunity and disease traits in poultry species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Kaufman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19198,51 +19198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resistance and transmission of avian parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Lillehoj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19306,90 +19306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for disease resistance: direct selection on the immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Lamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cahaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. van Der Poel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Genetics, Breeding and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2003, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19596,51 +19596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -19689,51 +19689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes de résistance aux maladies chez les animaux &amp;quot;Grama&amp;quot;. Exposés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. réunion du groupe GRAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Jouy-en-Josas, France. 207 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19790,51 +19790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux maladies et santé de l'animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19884,51 +19884,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for immunoresponsiveness in chickens : effects of the major histocompatibility complex and resistance to Marek's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Wageningen University and Research Centre, 1992. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20124,51 +20124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berghof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Peeters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Visscher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00716-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C. Bishop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan K. Lunney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril G. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Audonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babiuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bishop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Gay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Arendonk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillette Luneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691570v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lamont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pinard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vander Zijpp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699533v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Zijpp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893990v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Pinard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam van Arendonk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgb Nieuwland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj van Der Zijpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hepkema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L.G. Janss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maatman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.T.M. Nordhuizen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Gao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. Hulst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart C. M. de Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Van Baal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V.L. Berghof" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Boulton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Psifidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613532v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736268v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734982v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hoffmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greeff" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761521v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765850v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767835v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777231v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774119v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776961v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843333v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blankert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777664v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Der Meulen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kreukniet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236745v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.14" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Lillehoj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Zhu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahaner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Poel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/bmcproc/supplements/5/S4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berghof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Peeters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Visscher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00716-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C. Bishop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan K. Lunney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril G. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Gay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Audonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babiuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bishop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Arendonk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillette Luneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691570v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lamont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pinard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Zijpp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vander Zijpp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893990v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Pinard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam van Arendonk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgb Nieuwland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj van Der Zijpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hepkema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L.G. Janss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maatman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.T.M. Nordhuizen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Gao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. Hulst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart C. M. de Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Van Baal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V.L. Berghof" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Boulton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Psifidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613532v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.035" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736268v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734982v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hoffmann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greeff" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761521v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765850v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767835v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777231v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774119v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776961v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843333v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777664v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Der Meulen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kreukniet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778876v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blankert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236745v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.14" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Lillehoj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Zhu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahaner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Poel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/bmcproc/supplements/5/S4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>