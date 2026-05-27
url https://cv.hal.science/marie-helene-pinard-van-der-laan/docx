--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -628,606 +628,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transition Issue: What Do We Change (or Not) When We Change Antimicrobial Use?</w:t>
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fortané</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12442⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04733163v1</w:t>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04548377v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Transition Issue: What Do We Change (or Not) When We Change Antimicrobial Use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Charrier</w:t>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,77 +1814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faciliter la construction et la conduite des projets interdisciplinaires : retour d'expérience d'un programme de recherche sur la gestion intégrée de la santé des animaux en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,813 +3731,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Animal genomics for animal health report: critical needs, problems to be solved, potential solutions, and a roadmap for moving forward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Langskill Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Babiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t>
+              <w:t xml:space="preserve">, 2008, 132, pp.407-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657080v1</w:t>
+                <w:t xml:space="preserve">hal-02656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developments in Biologicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894639v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal genomics for animal health report: critical needs, problems to be solved, potential solutions, and a roadmap for moving forward.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Loywyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piter Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Biologicals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.639-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656940v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.K. Parmentier</w:t>
+                <w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t>
+              <w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657366v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t>
+                <w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
+                <w:t xml:space="preserve">Henk Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Couty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Minvielle</w:t>
+                <w:t xml:space="preserve">Mike Gb Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87 (11), pp.2225-2230. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193462v1</w:t>
+                <w:t xml:space="preserve">hal-02360361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t>
+                <w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk Parmentier</w:t>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Gb Nieuwland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Francis Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (11), pp.2225-2230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360361v1</w:t>
+                <w:t xml:space="preserve">hal-01193462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,385 +4702,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eadgene : un réseau européen sur la génomique des interactions hotes-pathogènes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/86.7.1316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654118v1</w:t>
+                <w:t xml:space="preserve">hal-02360620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eadgene : un réseau européen sur la génomique des interactions hotes-pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664799v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Minvielle</w:t>
+                <w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulietta Minozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360620v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the need for combining complementary analyses to assess the effect of a candidate gene and the evolution of its polymorphism: the example of the Major Histocompatibility Complex in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,51 +5144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for prediction of response and rates of inbreeding in selected populations with the results obtained in two selection experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,64 +5265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for prediction of response and rates of inbreeding in selected populations with the results obtained in two selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piter Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6971,51 +6971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7937,277 +7937,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05254143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli-based pro- and post-biotic influenced broiler caecal microbiota mainly under dietary challenging conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double Lactobacilli strain-based pro- and post-biotic improved broiler performance and affected minerals metabolism diet-dependently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jansseune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+                <w:t xml:space="preserve">Jürgen Van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146003v1</w:t>
+                <w:t xml:space="preserve">hal-04445598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Lactobacilli strain-based pro- and post-biotic improved broiler performance and affected minerals metabolism diet-dependently</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Lactobacilli-based pro- and post-biotic influenced broiler caecal microbiota mainly under dietary challenging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Van Baal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445598v1</w:t>
+                <w:t xml:space="preserve">hal-04146003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet composition influenced probiotic and postbiotic effect on broiler caecal microbiota</w:t>
               </w:r>
@@ -9308,454 +9308,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering host responses to Eimeria infections for implementing integrated breeding strategies for improved resistance to coccidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">12th International Coccidiosis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, san antonio, United States. , 2017, 92nd Annual Meeting of the American Society of Parasitology and the 12th International Coccidiosis Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595645v1</w:t>
+                <w:t xml:space="preserve">hal-01585745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering host responses to Eimeria infections for implementing integrated breeding strategies for improved resistance to coccidiosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Coccidiosis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, san antonio, United States. , 2017, 92nd Annual Meeting of the American Society of Parasitology and the 12th International Coccidiosis Conference</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585745v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the genomic regions associated to response to coccidiosis caused by Eimeria maxima in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edin Hamzic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , 1 p., 2017, ISAG 2017 Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608449v1</w:t>
+                <w:t xml:space="preserve">hal-01605441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genomic regions associated to response to coccidiosis caused by Eimeria maxima in broiler chickens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , 1 p., 2017, ISAG 2017 Abstract Book</w:t>
+              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605441v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle des régions génomiques associées à la réponse à la coccidiose à Eimeria maxima chez des poulets de chair</w:t>
               </w:r>
@@ -11195,51 +11195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of experimental dataset of chickens to check two methods for predicting the evolution of inbreeding in small populations under selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,103 +11348,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11620,103 +11620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t>
@@ -11745,103 +11745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
@@ -11864,661 +11864,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Burlot</w:t>
+                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437234v1</w:t>
+                <w:t xml:space="preserve">hal-04260945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands. pp.442-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260945v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
+                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794688v1</w:t>
+                <w:t xml:space="preserve">hal-03798383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
+              <w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758295v1</w:t>
+                <w:t xml:space="preserve">hal-03794688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798383v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration génétique de la résilience chez les poules pondeuses : des caractères prometteurs</w:t>
               </w:r>
@@ -12757,398 +12757,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
+                <w:t xml:space="preserve">Panel discussion 1: opportunities and difficulties in multi-disciplinary and multi-actor research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Yon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768063v1</w:t>
+                <w:t xml:space="preserve">hal-02736268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approaches to livestock production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734868v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel discussion 1: opportunities and difficulties in multi-disciplinary and multi-actor research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approaches to livestock production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagla Yuksel Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736268v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel discussion 2: user needs and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13311,64 +13311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15013,221 +15013,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection and estimation of the epistasis extent for chicken production and resistance to disease traits.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EADGENE, a European Animal Disease Genomics Network of excellence for animal health and food safety.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751331v1</w:t>
+                <w:t xml:space="preserve">hal-02756407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EADGENE, a European Animal Disease Genomics Network of excellence for animal health and food safety.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QTL detection and estimation of the epistasis extent for chicken production and resistance to disease traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bacciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Carlborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Bovenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756407v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European research in animal disease genomics.</w:t>
               </w:r>
@@ -15390,51 +15390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15528,77 +15528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15742,277 +15742,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hortense Legros</w:t>
+                <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 August 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Brazil, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816005v1</w:t>
+                <w:t xml:space="preserve">hal-02817152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulietta Minozzi</w:t>
+                <w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Hortense Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 August 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Brazil, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817152v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution genotyping of chicken MHC class-I locus BF1 by PyrosequencingTM</w:t>
               </w:r>
@@ -16214,64 +16214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
@@ -16382,64 +16382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs génétiques de la résistance à la coccidiose chez la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17774,277 +17774,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance génétique au portage de Salmonella enteriditis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+                <w:t xml:space="preserve">Recherche des gènes impliqués dans la résistance à la maladie de Marek.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Gènes de résistance aux maladies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
+              <w:t xml:space="preserve">Réunion bilan de l'AIP Gènes de Résistance aux Maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Seillac</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773568v1</w:t>
+                <w:t xml:space="preserve">hal-02852146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes impliqués dans la résistance à la maladie de Marek.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Luneau</w:t>
+                <w:t xml:space="preserve">Résistance génétique au portage de Salmonella enteriditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion bilan de l'AIP Gènes de Résistance aux Maladies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Seillac</w:t>
+              <w:t xml:space="preserve">AIP Gènes de résistance aux maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852146v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amélioration génétique de la résistance aux maladies chez la poule : exemple de la coccidiose.</w:t>
               </w:r>
@@ -18650,191 +18650,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for antibody response and of major histocompatibility complex types on resistance to Marek's disease.</w:t>
+                <w:t xml:space="preserve">Confirmation of the role of major histocompatibility complex types on immune response in F2 crosses of chicken lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Amsterdam</w:t>
+              <w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776961v1</w:t>
+                <w:t xml:space="preserve">hal-02843333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of the role of major histocompatibility complex types on immune response in F2 crosses of chicken lines.</w:t>
+                <w:t xml:space="preserve">Effect of selection for antibody response and of major histocompatibility complex types on resistance to Marek's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Interlaken, Switzerland</w:t>
+              <w:t xml:space="preserve">19th World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Amsterdam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843333v1</w:t>
+                <w:t xml:space="preserve">hal-02776961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for antibody production in chickens : differences in major histocompatibility complex (MHC) haplotype distribution.</w:t>
               </w:r>
@@ -18859,51 +18859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. van Der Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Kreukniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.B. Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. van Der Zijpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19192,243 +19192,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resistance and transmission of avian parasites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection for disease resistance: direct selection on the immune response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Lamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.S. Lillehoj</w:t>
+                <w:t xml:space="preserve">A. Cahaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Zhu</w:t>
+                <w:t xml:space="preserve">J.J. van Der Poel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Genetics, Breeding and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2003, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827090v1</w:t>
+                <w:t xml:space="preserve">hal-02828156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for disease resistance: direct selection on the immune response.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic resistance and transmission of avian parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cahaner</w:t>
+                <w:t xml:space="preserve">H.S. Lillehoj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. van Der Poel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H.K. Parmentier</w:t>
+                <w:t xml:space="preserve">J.J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Genetics, Breeding and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2003, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828156v1</w:t>
+                <w:t xml:space="preserve">hal-02827090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20124,51 +20124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berghof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Peeters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Visscher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00716-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C. Bishop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan K. Lunney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril G. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Gay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Audonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babiuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bishop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Arendonk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillette Luneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691570v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lamont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pinard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Zijpp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vander Zijpp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893990v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Pinard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam van Arendonk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgb Nieuwland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj van Der Zijpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hepkema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L.G. Janss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maatman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.T.M. Nordhuizen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Gao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. Hulst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart C. M. de Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Van Baal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V.L. Berghof" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Boulton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Psifidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613532v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.035" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736268v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734982v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hoffmann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greeff" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761521v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765850v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767835v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777231v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774119v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776961v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843333v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777664v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Der Meulen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kreukniet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778876v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blankert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236745v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.14" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Lillehoj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Zhu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahaner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Poel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/bmcproc/supplements/5/S4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berghof" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Peeters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Visscher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00716-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C. Bishop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan K. Lunney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril G. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Gay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Audonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babiuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bishop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Arendonk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillette Luneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691570v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lamont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pinard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Zijpp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vander Zijpp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893990v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Pinard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam van Arendonk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgb Nieuwland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj van Der Zijpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hepkema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L.G. Janss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maatman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.T.M. Nordhuizen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Gao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. Hulst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart C. M. de Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Van Baal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V.L. Berghof" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585745v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Boulton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Psifidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613532v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.035" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736268v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734982v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hoffmann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greeff" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756407v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761521v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765850v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767835v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852146v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777231v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774119v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843333v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776961v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777664v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Der Meulen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kreukniet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778876v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blankert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236745v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.14" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828156v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahaner" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Poel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827090v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Lillehoj" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Zhu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/bmcproc/supplements/5/S4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>