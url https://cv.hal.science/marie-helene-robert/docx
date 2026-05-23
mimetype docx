--- v0 (2026-04-16)
+++ v1 (2026-05-23)
@@ -190,251 +190,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoigner de la lumière, de partout et pour tous</w:t>
+                <w:t xml:space="preserve">GUIGNARD, Christophe – LEGAT, Lucie (éd.), Beata Virgo Maria. Études sur la doctrine et le culte mariaux dans l’Église ancienne et médiévale (Théologie historique 135), Paris, Beauchesne, 2023, 240 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (3-4), pp.424-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15fzz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496095v1</w:t>
+                <w:t xml:space="preserve">hal-05493942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUIGNARD, Christophe – LEGAT, Lucie (éd.), Beata Virgo Maria. Études sur la doctrine et le culte mariaux dans l’Église ancienne et médiévale (Théologie historique 135), Paris, Beauchesne, 2023, 240 p.</w:t>
+                <w:t xml:space="preserve">McTair WALL, éd., Mission intégrale. Vol.2 Regards historiques, philosophiques, bibliques et théologiques, Charols, Excelsis, 2023, 224 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mission Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.170-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15fzz⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05493942v1</w:t>
+                <w:t xml:space="preserve">hal-05148107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">McTair WALL, éd., Mission intégrale. Vol.2 Regards historiques, philosophiques, bibliques et théologiques, Charols, Excelsis, 2023, 224 p.</w:t>
+                <w:t xml:space="preserve">Témoigner de la lumière, de partout et pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mission Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.170-172</w:t>
+              <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La visibilité de l'Eglise, 261, pp.475-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148107v1</w:t>
+                <w:t xml:space="preserve">hal-05496095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing Wounds, a Process of Salvation and Humanization in a Postmodern Kairos</w:t>
               </w:r>
@@ -565,178 +565,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rapports contrastés à l'incertitude : incidences sur la mission chrétienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Robert</w:t>
+                <w:t xml:space="preserve">Hyacinthe DESTIVELLE, Un, tous, quelques-uns. Dynamique synodale et unité des chrétiens, préface de Job Getcha, (« Unam Sanctam » Nouvelle série), Paris, Cerf, 2025, 295 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue CONFLUENCE : Sciences &amp; Humanités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Théophilyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XXX (2), pp.199-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074109v1</w:t>
+                <w:t xml:space="preserve">hal-05493957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyacinthe DESTIVELLE, Un, tous, quelques-uns. Dynamique synodale et unité des chrétiens, préface de Job Getcha, (« Unam Sanctam » Nouvelle série), Paris, Cerf, 2025, 295 p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hélène Robert</w:t>
+                <w:t xml:space="preserve">Des rapports contrastés à l'incertitude : incidences sur la mission chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théophilyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue CONFLUENCE : Sciences &amp; Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.61-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/confl.007.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05493957v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches actuelles sur les rapports entre mission et cultures</w:t>
               </w:r>
@@ -858,174 +858,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La charité à l'épreuve de l'enfermement</w:t>
+                <w:t xml:space="preserve">Ensemble en mission : une invitation du CNEF à comprendre l’unité et la mission de l’Église l’une par l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Istina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXIX, pp.81-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136002v1</w:t>
+                <w:t xml:space="preserve">hal-05136000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble en mission : une invitation du CNEF à comprendre l’unité et la mission de l’Église l’une par l’autre</w:t>
+                <w:t xml:space="preserve">La charité à l'épreuve de l'enfermement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 322, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/retm.3233.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136000v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraternité et espérance dans la pratique de la mission</w:t>
               </w:r>
@@ -1101,51 +1101,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Theological Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35 (1), pp.166--177. </w:t>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.166-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30439/WST.2022.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1290,165 +1290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu des médiations dans la conversion</w:t>
+                <w:t xml:space="preserve">Le baptême: porte d’entrée de l’annonce et du salut dans une approche œcuménique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritus : Revue d'expériences et de recherches missionnaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.417-426</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Missionswissenschaft und Religionswissenschaft (ZMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.8-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262063v1</w:t>
+                <w:t xml:space="preserve">hal-05148109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baptême: porte d’entrée de l’annonce et du salut dans une approche œcuménique?</w:t>
+                <w:t xml:space="preserve">Le jeu des médiations dans la conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Missionswissenschaft und Religionswissenschaft (ZMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.8-21</w:t>
+              <w:t xml:space="preserve">Spiritus : Revue d'expériences et de recherches missionnaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.417-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148109v1</w:t>
+                <w:t xml:space="preserve">hal-05262063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholic Responses to the Vulnerability of the French Parish Church: Continuities, Disruptions and Hopes</w:t>
               </w:r>
@@ -1579,169 +1579,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudemir Alfonso Caprioli, L’initiation chrétienne : un point d’appui pour la nouvelle évangélisation au Brésil. La mise en œuvre du rituel de l’initiation chrétienne des adultes (RICA) comme itinéraire de transmission de la foi et sujet de renouvellement de la vie chrétienne : l’enjeu d’être et de devenir un homme nouveau dans les pédagogies d’immersion et de sainteté. Atelier national de reproduction des thèses, février 2017, 603 p.</w:t>
+                <w:t xml:space="preserve">Évangéliser &amp;quot;de proche en proche&amp;quot; en des temps d’incertitude : La mission à la portée de tout disciple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théophilyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, XXIV (1), pp.280-281</w:t>
+              <w:t xml:space="preserve">Spiritus : Revue d'expériences et de recherches missionnaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567299v1</w:t>
+                <w:t xml:space="preserve">hal-05148108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évangéliser &amp;quot;de proche en proche&amp;quot; en des temps d’incertitude : La mission à la portée de tout disciple</w:t>
+                <w:t xml:space="preserve">Claudemir Alfonso Caprioli, L’initiation chrétienne : un point d’appui pour la nouvelle évangélisation au Brésil. La mise en œuvre du rituel de l’initiation chrétienne des adultes (RICA) comme itinéraire de transmission de la foi et sujet de renouvellement de la vie chrétienne : l’enjeu d’être et de devenir un homme nouveau dans les pédagogies d’immersion et de sainteté. Atelier national de reproduction des thèses, février 2017, 603 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritus : Revue d'expériences et de recherches missionnaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 235, pp.189-200</w:t>
+              <w:t xml:space="preserve">Théophilyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (1), pp.280-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148108v1</w:t>
+                <w:t xml:space="preserve">hal-05567299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire juive du christianisme</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4DB3902"/>
+    <w:nsid w:val="F8F8B380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3199,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057436576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fzz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05148107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1492l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/confl.007.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05135998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05135999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05136002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.3233.0085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05136000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.1.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05148109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733831-12341740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05148108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05132486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05304577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05136001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Chaieb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matthey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05132485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05132484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057436576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fzz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05148107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1492l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/confl.007.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05135998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05135999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05136000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05136002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.3233.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.1.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05148109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733831-12341740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05148108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05132486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05304577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05136001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Chaieb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matthey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05132485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05132484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>