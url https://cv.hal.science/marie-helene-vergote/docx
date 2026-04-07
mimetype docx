--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -233,545 +233,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de l’adaptation au changement climatique, la préparation de l’élevage bovin à l'avenir du climat : un impensé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des éleveurs dans les incertitudes du climat : être aux aguets, s’adapter encore, jusqu’où ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barranca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+                <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les P'tits déj Santé-environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle fédératif de recherche et de formation en santé publique Bourgogne-Franche-Comté, Oct 2024, Besançon (Conférence virtuelle ), France</w:t>
+              <w:t xml:space="preserve">Agriculture et changement climatique. Refaire monde de le territoire face à un mal commun ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CESAER; INRAE; LASA, Université de Franche Comté, Jun 2024, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723503v1</w:t>
+                <w:t xml:space="preserve">hal-04663999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des éleveurs dans les incertitudes du climat : être aux aguets, s’adapter encore, jusqu’où ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au delà de l’adaptation au changement climatique, la préparation de l’élevage bovin à l'avenir du climat : un impensé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et changement climatique. Refaire monde de le territoire face à un mal commun ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CESAER; INRAE; LASA, Université de Franche Comté, Jun 2024, DIJON, France</w:t>
+              <w:t xml:space="preserve">Les P'tits déj Santé-environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle fédératif de recherche et de formation en santé publique Bourgogne-Franche-Comté, Oct 2024, Besançon (Conférence virtuelle ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663999v1</w:t>
+                <w:t xml:space="preserve">hal-04723503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
+                <w:t xml:space="preserve">Le changement climatique : où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Michaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.143-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950093v1</w:t>
+                <w:t xml:space="preserve">hal-02436599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs en agriculture : réhabiliter l’initiative pour la production de nouveaux savoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; ARSR, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950091v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique : où en sommes-nous ?</w:t>
+                <w:t xml:space="preserve">Collectifs en agriculture : réhabiliter l’initiative pour la production de nouveaux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.143-149</w:t>
+              <w:t xml:space="preserve">56ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; ARSR, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436599v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectifs, producteurs de savoirs pour l’innovation - Retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,191 +898,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires face à la pénurie passée, actuelle, future: les SAGE sont-ils une réponse possible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer localement la ressource en eau : mettre les situations en dispositif ou mettre les dispositifs en situation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le changement climatique et la ressource en eau: s'adapter ensemble, ici et maintenant. Séminaire final du projet HYCCARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alterre Bourgogne. Dijon, FRA., Mar 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Aborder les problèmes d'environnement comme des situations de gestion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gestion Territoriale de l'Eau et de l'Environnement (GESTE). Strasbourg, FRA., Dec 2016, strasbourg, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739563v1</w:t>
+                <w:t xml:space="preserve">hal-01416829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer localement la ressource en eau : mettre les situations en dispositif ou mettre les dispositifs en situation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des territoires face à la pénurie passée, actuelle, future: les SAGE sont-ils une réponse possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aborder les problèmes d'environnement comme des situations de gestion ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gestion Territoriale de l'Eau et de l'Environnement (GESTE). Strasbourg, FRA., Dec 2016, strasbourg, France. pp.15</w:t>
+              <w:t xml:space="preserve">Le changement climatique et la ressource en eau: s'adapter ensemble, ici et maintenant. Séminaire final du projet HYCCARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alterre Bourgogne. Dijon, FRA., Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416829v1</w:t>
+                <w:t xml:space="preserve">hal-02739563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical perspective on food safety: consequences of heteronomy</w:t>
               </w:r>
@@ -1290,51 +1290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,77 +1675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1790,559 +1790,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs d’échanges de pratiques pour écologiser l’agriculture : éclairer les difficultés d’une approche volontaire</w:t>
+                <w:t xml:space="preserve">Interview : Se constituer en collectif : de nécessaires apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 282, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248593v1</w:t>
+                <w:t xml:space="preserve">hal-03466634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijon, « ville sur la Saône ». Frontières urbaines, réseaux d’eau potable et territoires de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les enjeux de l'alimentation en eau potable des villes, 57, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.22404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview : Se constituer en collectif : de nécessaires apprentissages</w:t>
+                <w:t xml:space="preserve">Collectifs d’échanges de pratiques pour écologiser l’agriculture : éclairer les difficultés d’une approche volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466634v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat « par procuration ». De l’usage des proxys pour relier les savoirs</w:t>
               </w:r>
@@ -2354,64 +2354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2458,51 +2458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectifs producteurs de savoirs pour l’action : retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2728,217 +2728,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compter l'eau ou conter l'eau ? De l'utilisation participative des indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/3 (54), pp.41-63</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (17), pp.123-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548775v1</w:t>
+                <w:t xml:space="preserve">hal-02619870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter l'eau ou conter l'eau ? De l'utilisation participative des indicateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (17), pp.123-146</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (54), pp.41-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619870v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du futur à aujourd’hui, mettre la gestion de l’eau sous tension</w:t>
               </w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la filière apicole en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brulebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Ponnou-Delaffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5070,51 +5070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03466634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druet-Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/collection-sciences-en-partage-edagri.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Geleon," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Dung Ta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218141v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04186641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03466634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druet-Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/collection-sciences-en-partage-edagri.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Geleon," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Dung Ta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218141v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04186641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>