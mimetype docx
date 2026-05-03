--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2127,222 +2127,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dijon, « ville sur la Saône ». Frontières urbaines, réseaux d’eau potable et territoires de la ressource en eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collectifs d’échanges de pratiques pour écologiser l’agriculture : éclairer les difficultés d’une approche volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.22404⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432340v1</w:t>
+                <w:t xml:space="preserve">hal-03248593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs d’échanges de pratiques pour écologiser l’agriculture : éclairer les difficultés d’une approche volontaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dijon, « ville sur la Saône ». Frontières urbaines, réseaux d’eau potable et territoires de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les enjeux de l'alimentation en eau potable des villes, 57, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248593v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat « par procuration ». De l’usage des proxys pour relier les savoirs</w:t>
               </w:r>
@@ -5070,51 +5070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03466634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druet-Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/collection-sciences-en-partage-edagri.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Geleon," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Dung Ta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218141v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04186641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03466634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druet-Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/collection-sciences-en-partage-edagri.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Geleon," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Dung Ta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218141v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04186641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>