--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1271,308 +1271,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éleveur face au changement climatique, un travail qui devient précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Juliette C Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Fornel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabrielle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, http://journals.openedition.org/cdg/8718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.8718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703040v1</w:t>
+                <w:t xml:space="preserve">hal-04386858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éleveur face au changement climatique, un travail qui devient précaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette C Young</w:t>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Henrion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, http://journals.openedition.org/cdg/8718. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (86), pp.37-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.8718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386858v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting agricultural production systems to changes in the environmental, agricultural and social context, and the role of legumes in the agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,51 +1688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1790,295 +1790,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview : Se constituer en collectif : de nécessaires apprentissages</w:t>
               </w:r>
@@ -5070,51 +5070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03466634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druet-Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/collection-sciences-en-partage-edagri.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Geleon," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Dung Ta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218141v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04186641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03466634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druet-Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/collection-sciences-en-partage-edagri.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Geleon," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Dung Ta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218141v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04186641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>