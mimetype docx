--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Hoarau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un schème trompeur et de remédiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22-2, pp.101-129. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique pour les apprentissages des collégiens dyslexiques : le cas des tablettes tactiles numériques et de l’application S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 96 (4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing misleading schemes through operator activity analysis: A factory case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.360-371. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en concevant une situation-problème : une étude de cas en musique alliant didactique professionnelle & problématisation. Dans Y. Zouari et G. Munoz (présidents), Renouveler les pratiques pédagogiques dans l’enseignement supérieur : analyser les évolutions et proposer des dispositifs pour agir ensemble [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d'un robot-taxi autonome par projection imaginaire guidée : quelles sources de confort/inconfort dues à l'absence de chauffeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11ème Colloque EPIQUE (Psychologie Ergonomique), ARPEGE Science Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lilles/zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an autonomous taxi through Guided Imaginary projection to identify sources of (dis)comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2021 International Ergonomics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver visioconference, Canada. Vol.1 LNNS (219 -978-3-030-74601-8) Springer Nature : Cham Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared robo-taxis : projecting in their future use to explore the sources of comfort and discomfort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique activité & développement dans la conception de situation-problème en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la formation et la profession enseignante : CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02311272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les schèmes trompeurs des opérateurs dans l’industrie ? Étude dans un micromonde simulant un atelier aéronautique réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart/Biarritz, France. pp.Article n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d'un schème trompeur dans un atelier d'aéronautique : manifestations et remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Unversité de Rennes 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Hoarau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un schème trompeur et de remédiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22-2, pp.101-129. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique pour les apprentissages des collégiens dyslexiques : le cas des tablettes tactiles numériques et de l’application S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 96 (2), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing misleading schemes through operator activity analysis: A factory case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.360-371. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en concevant une situation-problème : une étude de cas en musique alliant didactique professionnelle & problématisation. Dans Y. Zouari et G. Munoz (présidents), Renouveler les pratiques pédagogiques dans l’enseignement supérieur : analyser les évolutions et proposer des dispositifs pour agir ensemble [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an autonomous taxi through Guided Imaginary projection to identify sources of (dis)comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2021 International Ergonomics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver visioconference, Canada. Vol.1 LNNS (219 -978-3-030-74601-8) Springer Nature : Cham Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared robo-taxis : projecting in their future use to explore the sources of comfort and discomfort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d'un robot-taxi autonome par projection imaginaire guidée : quelles sources de confort/inconfort dues à l'absence de chauffeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11ème Colloque EPIQUE (Psychologie Ergonomique), ARPEGE Science Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lilles/zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique activité & développement dans la conception de situation-problème en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la formation et la profession enseignante : CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02311272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les schèmes trompeurs des opérateurs dans l’industrie ? Étude dans un micromonde simulant un atelier aéronautique réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart/Biarritz, France. pp.Article n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d'un schème trompeur dans un atelier d'aéronautique : manifestations et remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Unversité de Rennes 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03500808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02938135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03500808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02938135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>