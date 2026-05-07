--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Hoarau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un schème trompeur et de remédiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22-2, pp.101-129. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique pour les apprentissages des collégiens dyslexiques : le cas des tablettes tactiles numériques et de l’application S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 96 (2), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing misleading schemes through operator activity analysis: A factory case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.360-371. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en concevant une situation-problème : une étude de cas en musique alliant didactique professionnelle & problématisation. Dans Y. Zouari et G. Munoz (présidents), Renouveler les pratiques pédagogiques dans l’enseignement supérieur : analyser les évolutions et proposer des dispositifs pour agir ensemble [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an autonomous taxi through Guided Imaginary projection to identify sources of (dis)comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2021 International Ergonomics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver visioconference, Canada. Vol.1 LNNS (219 -978-3-030-74601-8) Springer Nature : Cham Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared robo-taxis : projecting in their future use to explore the sources of comfort and discomfort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d'un robot-taxi autonome par projection imaginaire guidée : quelles sources de confort/inconfort dues à l'absence de chauffeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11ème Colloque EPIQUE (Psychologie Ergonomique), ARPEGE Science Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lilles/zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique activité & développement dans la conception de situation-problème en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la formation et la profession enseignante : CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02311272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les schèmes trompeurs des opérateurs dans l’industrie ? Étude dans un micromonde simulant un atelier aéronautique réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart/Biarritz, France. pp.Article n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d'un schème trompeur dans un atelier d'aéronautique : manifestations et remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Unversité de Rennes 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Hoarau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un schème trompeur et de remédiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22-2, pp.101-129. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique pour les apprentissages des collégiens dyslexiques : le cas des tablettes tactiles numériques et de l’application S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 96 (2), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing misleading schemes through operator activity analysis: A factory case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.360-371. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en concevant une situation-problème : une étude de cas en musique alliant didactique professionnelle & problématisation. Dans Y. Zouari et G. Munoz (présidents), Renouveler les pratiques pédagogiques dans l’enseignement supérieur : analyser les évolutions et proposer des dispositifs pour agir ensemble [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d'un robot-taxi autonome par projection imaginaire guidée : quelles sources de confort/inconfort dues à l'absence de chauffeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11ème Colloque EPIQUE (Psychologie Ergonomique), ARPEGE Science Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lilles/zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an autonomous taxi through Guided Imaginary projection to identify sources of (dis)comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2021 International Ergonomics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver visioconference, Canada. Vol.1 LNNS (219 -978-3-030-74601-8) Springer Nature : Cham Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared robo-taxis : projecting in their future use to explore the sources of comfort and discomfort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique activité & développement dans la conception de situation-problème en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la formation et la profession enseignante : CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02311272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les schèmes trompeurs des opérateurs dans l’industrie ? Étude dans un micromonde simulant un atelier aéronautique réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart/Biarritz, France. pp.Article n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d'un schème trompeur dans un atelier d'aéronautique : manifestations et remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Unversité de Rennes 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03500808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02938135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03500808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02938135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>