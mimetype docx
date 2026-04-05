--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marie houdart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up mechanisms in citizen farming initiatives: Lessons learned from a citizen-led and collective agroecological farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.103556. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages du projet PSDR4 INVENTER -Inventons nos territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in property-use relationships on French farmland: A social innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de l’agronomie en perspective interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse processuelle de deux démarches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.6463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et territoires : quelles interactions et quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chorèmes face à l’évolution des thématiques et pratiques de recherche, en agronomie et aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: Hybridization of farmers’ strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: hybridization of farmers' strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2016.1223258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations fournisseurs-grande distribution dans les filières agroalimentaires Une analyse de la trajectoire d’une démarche « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 346, pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les échanges entre chercheurs sur les projets de recherche participative : proposition d'une grille d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouttenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.205 - 212. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des agriculteurs au contexte périurbain : une lecture des logiques agricoles à partir du cas de Billom-St-Dier (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, chorèmes et systèmes multi-agent : évolution d'un système rural martiniquais et pression polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la pollution des eaux par modification quantitative et spatiale de la charge polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Filin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d’accès à l’alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités alimentaires : entre complémentarités et divergences au regard des enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of social issues in territorial food governance processes : an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IGU Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Committee of Geography (CNFG), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux sociaux dans les processus de gouvernance alimentaire territoriale : mise à l’épreuve d’une grille d’analyse au cas du PAT du Grand Clermont et du PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochetel C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d'accessibilité sociale de l'alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer les territoires à l'épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche Territoires Université de Poitiers; Association de Science Régionale de Langue Française, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les relations propriété-usage en France. Une lecture par l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium PSDR4, Oct 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse de deux initiatives 'd'alimentation durable'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d'analyse des innovations dans les relations propriété-usage en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque ASRDLF. 15th conference ERSA-GR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance de l'alimentation s'invente dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prouheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial? Les cas de la fête de la pomme de Massiac et du Projet alimentaire du Pays de Courpière, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Agriculture, ruralités et développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation comme levier de développement territorial ? Réflexions tirées de l’analyse de deux initiatives « d’alimentation durable ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agrudev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d’analyse des innovations dans les relations usage-propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre permanences et innovations dans l'intelligence territoriale.Le cas du Projet Alimentaire Territorial fédérant le Grand Clermont et le PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Le Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et villes des intelligences, IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, CORTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement, regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference, Toronto, CAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses du jeu de territoire INVENTER sur la place de l’alimentation dans les enjeux de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur PSDR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes maraichers urbains et périurbains en méditerranée : une comparaison entre Meknès (Maroc), Montpellier (France) et Pise (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement. Regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: Periurban farms beyond the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: periurban farms beyond the short food supply chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Farming system Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action and territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between local and global: which reconfiguration within Dairy Basins? A comparative analysis from North & South case-studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Social Science History Conference « Global Agro-Food Histories »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur "Regards croisés sur les intéractions entre élevage et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre localisation et globalisation : quelles reconfigurations à l'œuvre sur le temps long dans les bassins laitiers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales sur "Le lait, vecteur de développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agri‐urbaines : le cas de la route de l’huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale 2014 : "Les campagnes : espaces d'innovation dans un monde urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet mountain areas in France: The case of Livradois-Forez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA2 Montpellier Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation / Globalisation: diversity of processes in eight dairy basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage écologique dans les démarches de reterritorialisation des systèmes agroalimentaires liés à l’élevage : une analyse comparative d’initiatives (en France, au Maroc, Sénégal et Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de force entre la grande distribution et l’amont des filières agro-alimentaires. Une analyse de la trajectoire d’une démarche de certification de type « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: different farmers strategies in the region of Pisa between constraints and driving factors (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies foncières des agriculteurs en zone charnière et l'innovation agricole. Le cas de la zone charnière Pays/Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; sustainable development in agriculture and food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00952535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-agents pour évaluer le rôle des réseaux dialogiques sur la dynamique de l'innovation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA'07 the 4th Conference of the European Social Simulation Association, Toulouse, France, September 10th-14th, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse spatiale des pratiques agricoles à l'échelle d'un bassin versant dans un contexte de pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassoudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès annuel société Caraïbe des plantes alimentaires, La Martinique, 30 juin-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques -Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques. Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 17-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion finale : une diversité d'apports de l'usage de la notion d'Itinéraire méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 27-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des itinéraires de développement des bassins laitiers, entre modèles spécialisés et modèles diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires.Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, integrating urban and agricultural dynamics in Pisa, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City. Urban Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agriculture-urban relations: innovation, integration, governance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urban Agriculture Book Series, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.447774601245738E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4477755229644285E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra, pp.87-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4483598826226943E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées. : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France). Vers un réancrage de la production laitière dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.89-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez(France) : Vers un réancrage de la production laitière dans le territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des bassins laitiers entre Globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7380-1384-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.137-154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food as boundarie object shaping the agricultural-urban system in Pisa (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insularité et environnement : la Martinique face aux pollutions d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d'îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pups, pp.347-356, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marie houdart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up mechanisms in citizen farming initiatives: Lessons learned from a citizen-led and collective agroecological farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.103556. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages du projet PSDR4 INVENTER -Inventons nos territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de l’agronomie en perspective interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in property-use relationships on French farmland: A social innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse processuelle de deux démarches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.6463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et territoires : quelles interactions et quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chorèmes face à l’évolution des thématiques et pratiques de recherche, en agronomie et aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: Hybridization of farmers’ strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: hybridization of farmers' strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2016.1223258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations fournisseurs-grande distribution dans les filières agroalimentaires Une analyse de la trajectoire d’une démarche « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 346, pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les échanges entre chercheurs sur les projets de recherche participative : proposition d'une grille d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouttenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.205 - 212. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des agriculteurs au contexte périurbain : une lecture des logiques agricoles à partir du cas de Billom-St-Dier (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, chorèmes et systèmes multi-agent : évolution d'un système rural martiniquais et pression polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la pollution des eaux par modification quantitative et spatiale de la charge polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Filin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d’accès à l’alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités alimentaires : entre complémentarités et divergences au regard des enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochetel C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of social issues in territorial food governance processes : an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IGU Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Committee of Geography (CNFG), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux sociaux dans les processus de gouvernance alimentaire territoriale : mise à l’épreuve d’une grille d’analyse au cas du PAT du Grand Clermont et du PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d'accessibilité sociale de l'alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer les territoires à l'épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche Territoires Université de Poitiers; Association de Science Régionale de Langue Française, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les relations propriété-usage en France. Une lecture par l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium PSDR4, Oct 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse de deux initiatives 'd'alimentation durable'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d'analyse des innovations dans les relations propriété-usage en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque ASRDLF. 15th conference ERSA-GR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance de l'alimentation s'invente dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prouheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial? Les cas de la fête de la pomme de Massiac et du Projet alimentaire du Pays de Courpière, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Agriculture, ruralités et développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation comme levier de développement territorial ? Réflexions tirées de l’analyse de deux initiatives « d’alimentation durable ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agrudev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d’analyse des innovations dans les relations usage-propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre permanences et innovations dans l'intelligence territoriale.Le cas du Projet Alimentaire Territorial fédérant le Grand Clermont et le PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Le Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et villes des intelligences, IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, CORTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference, Toronto, CAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement, regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses du jeu de territoire INVENTER sur la place de l’alimentation dans les enjeux de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur PSDR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes maraichers urbains et périurbains en méditerranée : une comparaison entre Meknès (Maroc), Montpellier (France) et Pise (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement. Regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: Periurban farms beyond the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: periurban farms beyond the short food supply chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Farming system Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action and territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between local and global: which reconfiguration within Dairy Basins? A comparative analysis from North & South case-studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Social Science History Conference « Global Agro-Food Histories »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur "Regards croisés sur les intéractions entre élevage et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre localisation et globalisation : quelles reconfigurations à l'œuvre sur le temps long dans les bassins laitiers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales sur "Le lait, vecteur de développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agri‐urbaines : le cas de la route de l’huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale 2014 : "Les campagnes : espaces d'innovation dans un monde urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet mountain areas in France: The case of Livradois-Forez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA2 Montpellier Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation / Globalisation: diversity of processes in eight dairy basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage écologique dans les démarches de reterritorialisation des systèmes agroalimentaires liés à l’élevage : une analyse comparative d’initiatives (en France, au Maroc, Sénégal et Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: different farmers strategies in the region of Pisa between constraints and driving factors (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de force entre la grande distribution et l’amont des filières agro-alimentaires. Une analyse de la trajectoire d’une démarche de certification de type « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies foncières des agriculteurs en zone charnière et l'innovation agricole. Le cas de la zone charnière Pays/Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; sustainable development in agriculture and food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00952535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-agents pour évaluer le rôle des réseaux dialogiques sur la dynamique de l'innovation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA'07 the 4th Conference of the European Social Simulation Association, Toulouse, France, September 10th-14th, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse spatiale des pratiques agricoles à l'échelle d'un bassin versant dans un contexte de pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassoudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès annuel société Caraïbe des plantes alimentaires, La Martinique, 30 juin-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion finale : une diversité d'apports de l'usage de la notion d'Itinéraire méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 27-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques -Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques. Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 17-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des itinéraires de développement des bassins laitiers, entre modèles spécialisés et modèles diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires.Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, integrating urban and agricultural dynamics in Pisa, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City. Urban Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agriculture-urban relations: innovation, integration, governance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urban Agriculture Book Series, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra, pp.87-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4483598826226943E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées. : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.447774601245738E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4477755229644285E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France). Vers un réancrage de la production laitière dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.89-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez(France) : Vers un réancrage de la production laitière dans le territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des bassins laitiers entre Globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7380-1384-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.137-154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food as boundarie object shaping the agricultural-urban system in Pisa (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insularité et environnement : la Martinique face aux pollutions d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d'îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pups, pp.347-356, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art30" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1223258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05479834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rebourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prouheze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat-Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barritaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1664/9782759232420/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.447774601245738E12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795956v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4477755229644285E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4483598826226943E12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542417v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scherer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art30" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1223258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05479834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rebourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prouheze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat-Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barritaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1664/9782759232420/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4483598826226943E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.447774601245738E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4477755229644285E12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scherer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>