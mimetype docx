--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marie houdart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up mechanisms in citizen farming initiatives: Lessons learned from a citizen-led and collective agroecological farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.103556. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages du projet PSDR4 INVENTER -Inventons nos territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de l’agronomie en perspective interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in property-use relationships on French farmland: A social innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse processuelle de deux démarches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.6463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et territoires : quelles interactions et quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chorèmes face à l’évolution des thématiques et pratiques de recherche, en agronomie et aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: Hybridization of farmers’ strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: hybridization of farmers' strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2016.1223258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations fournisseurs-grande distribution dans les filières agroalimentaires Une analyse de la trajectoire d’une démarche « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 346, pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les échanges entre chercheurs sur les projets de recherche participative : proposition d'une grille d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouttenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.205 - 212. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des agriculteurs au contexte périurbain : une lecture des logiques agricoles à partir du cas de Billom-St-Dier (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, chorèmes et systèmes multi-agent : évolution d'un système rural martiniquais et pression polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la pollution des eaux par modification quantitative et spatiale de la charge polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Filin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d’accès à l’alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités alimentaires : entre complémentarités et divergences au regard des enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochetel C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of social issues in territorial food governance processes : an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IGU Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Committee of Geography (CNFG), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux sociaux dans les processus de gouvernance alimentaire territoriale : mise à l’épreuve d’une grille d’analyse au cas du PAT du Grand Clermont et du PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d'accessibilité sociale de l'alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer les territoires à l'épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche Territoires Université de Poitiers; Association de Science Régionale de Langue Française, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les relations propriété-usage en France. Une lecture par l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium PSDR4, Oct 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse de deux initiatives 'd'alimentation durable'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d'analyse des innovations dans les relations propriété-usage en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque ASRDLF. 15th conference ERSA-GR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance de l'alimentation s'invente dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prouheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial? Les cas de la fête de la pomme de Massiac et du Projet alimentaire du Pays de Courpière, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Agriculture, ruralités et développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation comme levier de développement territorial ? Réflexions tirées de l’analyse de deux initiatives « d’alimentation durable ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agrudev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d’analyse des innovations dans les relations usage-propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre permanences et innovations dans l'intelligence territoriale.Le cas du Projet Alimentaire Territorial fédérant le Grand Clermont et le PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Le Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et villes des intelligences, IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, CORTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference, Toronto, CAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement, regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses du jeu de territoire INVENTER sur la place de l’alimentation dans les enjeux de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur PSDR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes maraichers urbains et périurbains en méditerranée : une comparaison entre Meknès (Maroc), Montpellier (France) et Pise (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement. Regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: Periurban farms beyond the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: periurban farms beyond the short food supply chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Farming system Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action and territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between local and global: which reconfiguration within Dairy Basins? A comparative analysis from North & South case-studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Social Science History Conference « Global Agro-Food Histories »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur "Regards croisés sur les intéractions entre élevage et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre localisation et globalisation : quelles reconfigurations à l'œuvre sur le temps long dans les bassins laitiers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales sur "Le lait, vecteur de développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agri‐urbaines : le cas de la route de l’huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale 2014 : "Les campagnes : espaces d'innovation dans un monde urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet mountain areas in France: The case of Livradois-Forez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA2 Montpellier Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation / Globalisation: diversity of processes in eight dairy basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage écologique dans les démarches de reterritorialisation des systèmes agroalimentaires liés à l’élevage : une analyse comparative d’initiatives (en France, au Maroc, Sénégal et Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: different farmers strategies in the region of Pisa between constraints and driving factors (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de force entre la grande distribution et l’amont des filières agro-alimentaires. Une analyse de la trajectoire d’une démarche de certification de type « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies foncières des agriculteurs en zone charnière et l'innovation agricole. Le cas de la zone charnière Pays/Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; sustainable development in agriculture and food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00952535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-agents pour évaluer le rôle des réseaux dialogiques sur la dynamique de l'innovation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA'07 the 4th Conference of the European Social Simulation Association, Toulouse, France, September 10th-14th, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse spatiale des pratiques agricoles à l'échelle d'un bassin versant dans un contexte de pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassoudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès annuel société Caraïbe des plantes alimentaires, La Martinique, 30 juin-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion finale : une diversité d'apports de l'usage de la notion d'Itinéraire méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 27-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques -Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques. Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 17-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des itinéraires de développement des bassins laitiers, entre modèles spécialisés et modèles diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires.Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, integrating urban and agricultural dynamics in Pisa, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City. Urban Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agriculture-urban relations: innovation, integration, governance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urban Agriculture Book Series, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra, pp.87-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4483598826226943E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées. : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.447774601245738E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4477755229644285E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France). Vers un réancrage de la production laitière dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.89-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez(France) : Vers un réancrage de la production laitière dans le territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des bassins laitiers entre Globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7380-1384-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.137-154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food as boundarie object shaping the agricultural-urban system in Pisa (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insularité et environnement : la Martinique face aux pollutions d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d'îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pups, pp.347-356, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marie houdart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up mechanisms in citizen farming initiatives: Lessons learned from a citizen-led and collective agroecological farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.103556. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages du projet PSDR4 INVENTER -Inventons nos territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de l’agronomie en perspective interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in property-use relationships on French farmland: A social innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse processuelle de deux démarches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.6463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et territoires : quelles interactions et quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chorèmes face à l’évolution des thématiques et pratiques de recherche, en agronomie et aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: Hybridization of farmers’ strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: hybridization of farmers' strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2016.1223258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations fournisseurs-grande distribution dans les filières agroalimentaires Une analyse de la trajectoire d’une démarche « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 346, pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les échanges entre chercheurs sur les projets de recherche participative : proposition d'une grille d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouttenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.205 - 212. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des agriculteurs au contexte périurbain : une lecture des logiques agricoles à partir du cas de Billom-St-Dier (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, chorèmes et systèmes multi-agent : évolution d'un système rural martiniquais et pression polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la pollution des eaux par modification quantitative et spatiale de la charge polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Filin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d’accès à l’alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités alimentaires : entre complémentarités et divergences au regard des enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochetel C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux sociaux dans les processus de gouvernance alimentaire territoriale : mise à l’épreuve d’une grille d’analyse au cas du PAT du Grand Clermont et du PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of social issues in territorial food governance processes : an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IGU Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Committee of Geography (CNFG), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d'accessibilité sociale de l'alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer les territoires à l'épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche Territoires Université de Poitiers; Association de Science Régionale de Langue Française, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les relations propriété-usage en France. Une lecture par l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium PSDR4, Oct 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation comme levier de développement territorial ? Réflexions tirées de l’analyse de deux initiatives « d’alimentation durable ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agrudev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse de deux initiatives 'd'alimentation durable'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d'analyse des innovations dans les relations propriété-usage en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque ASRDLF. 15th conference ERSA-GR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance de l'alimentation s'invente dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prouheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial? Les cas de la fête de la pomme de Massiac et du Projet alimentaire du Pays de Courpière, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Agriculture, ruralités et développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d’analyse des innovations dans les relations usage-propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre permanences et innovations dans l'intelligence territoriale.Le cas du Projet Alimentaire Territorial fédérant le Grand Clermont et le PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Le Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et villes des intelligences, IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, CORTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference, Toronto, CAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement, regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses du jeu de territoire INVENTER sur la place de l’alimentation dans les enjeux de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur PSDR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes maraichers urbains et périurbains en méditerranée : une comparaison entre Meknès (Maroc), Montpellier (France) et Pise (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement. Regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: Periurban farms beyond the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: periurban farms beyond the short food supply chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Farming system Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action and territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur "Regards croisés sur les intéractions entre élevage et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between local and global: which reconfiguration within Dairy Basins? A comparative analysis from North & South case-studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Social Science History Conference « Global Agro-Food Histories »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre localisation et globalisation : quelles reconfigurations à l'œuvre sur le temps long dans les bassins laitiers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales sur "Le lait, vecteur de développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agri‐urbaines : le cas de la route de l’huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale 2014 : "Les campagnes : espaces d'innovation dans un monde urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet mountain areas in France: The case of Livradois-Forez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA2 Montpellier Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de force entre la grande distribution et l’amont des filières agro-alimentaires. Une analyse de la trajectoire d’une démarche de certification de type « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: different farmers strategies in the region of Pisa between constraints and driving factors (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage écologique dans les démarches de reterritorialisation des systèmes agroalimentaires liés à l’élevage : une analyse comparative d’initiatives (en France, au Maroc, Sénégal et Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation / Globalisation: diversity of processes in eight dairy basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies foncières des agriculteurs en zone charnière et l'innovation agricole. Le cas de la zone charnière Pays/Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; sustainable development in agriculture and food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00952535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-agents pour évaluer le rôle des réseaux dialogiques sur la dynamique de l'innovation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA'07 the 4th Conference of the European Social Simulation Association, Toulouse, France, September 10th-14th, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse spatiale des pratiques agricoles à l'échelle d'un bassin versant dans un contexte de pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassoudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès annuel société Caraïbe des plantes alimentaires, La Martinique, 30 juin-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion finale : une diversité d'apports de l'usage de la notion d'Itinéraire méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 27-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques -Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques. Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 17-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des itinéraires de développement des bassins laitiers, entre modèles spécialisés et modèles diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires.Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, integrating urban and agricultural dynamics in Pisa, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City. Urban Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agriculture-urban relations: innovation, integration, governance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urban Agriculture Book Series, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.447774601245738E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4477755229644285E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra, pp.87-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4483598826226943E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées. : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France). Vers un réancrage de la production laitière dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.89-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez(France) : Vers un réancrage de la production laitière dans le territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des bassins laitiers entre Globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7380-1384-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.137-154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food as boundarie object shaping the agricultural-urban system in Pisa (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insularité et environnement : la Martinique face aux pollutions d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d'îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pups, pp.347-356, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art30" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1223258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05479834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rebourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prouheze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat-Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barritaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1664/9782759232420/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4483598826226943E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.447774601245738E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4477755229644285E12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scherer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art30" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1223258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05479834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rebourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat-Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prouheze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599207v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barritaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1664/9782759232420/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.447774601245738E12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795956v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4477755229644285E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4483598826226943E12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scherer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>