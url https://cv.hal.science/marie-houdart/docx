--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marie houdart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up mechanisms in citizen farming initiatives: Lessons learned from a citizen-led and collective agroecological farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.103556. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages du projet PSDR4 INVENTER -Inventons nos territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de l’agronomie en perspective interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in property-use relationships on French farmland: A social innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse processuelle de deux démarches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.6463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et territoires : quelles interactions et quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chorèmes face à l’évolution des thématiques et pratiques de recherche, en agronomie et aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: Hybridization of farmers’ strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: hybridization of farmers' strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2016.1223258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations fournisseurs-grande distribution dans les filières agroalimentaires Une analyse de la trajectoire d’une démarche « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 346, pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les échanges entre chercheurs sur les projets de recherche participative : proposition d'une grille d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouttenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.205 - 212. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des agriculteurs au contexte périurbain : une lecture des logiques agricoles à partir du cas de Billom-St-Dier (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, chorèmes et systèmes multi-agent : évolution d'un système rural martiniquais et pression polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la pollution des eaux par modification quantitative et spatiale de la charge polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Filin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d’accès à l’alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités alimentaires : entre complémentarités et divergences au regard des enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochetel C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux sociaux dans les processus de gouvernance alimentaire territoriale : mise à l’épreuve d’une grille d’analyse au cas du PAT du Grand Clermont et du PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of social issues in territorial food governance processes : an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IGU Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Committee of Geography (CNFG), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d'accessibilité sociale de l'alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer les territoires à l'épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche Territoires Université de Poitiers; Association de Science Régionale de Langue Française, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les relations propriété-usage en France. Une lecture par l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium PSDR4, Oct 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation comme levier de développement territorial ? Réflexions tirées de l’analyse de deux initiatives « d’alimentation durable ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agrudev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse de deux initiatives 'd'alimentation durable'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d'analyse des innovations dans les relations propriété-usage en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque ASRDLF. 15th conference ERSA-GR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance de l'alimentation s'invente dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prouheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial? Les cas de la fête de la pomme de Massiac et du Projet alimentaire du Pays de Courpière, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Agriculture, ruralités et développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d’analyse des innovations dans les relations usage-propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre permanences et innovations dans l'intelligence territoriale.Le cas du Projet Alimentaire Territorial fédérant le Grand Clermont et le PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Le Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et villes des intelligences, IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, CORTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference, Toronto, CAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement, regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses du jeu de territoire INVENTER sur la place de l’alimentation dans les enjeux de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur PSDR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes maraichers urbains et périurbains en méditerranée : une comparaison entre Meknès (Maroc), Montpellier (France) et Pise (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement. Regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: Periurban farms beyond the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: periurban farms beyond the short food supply chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Farming system Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action and territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur "Regards croisés sur les intéractions entre élevage et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between local and global: which reconfiguration within Dairy Basins? A comparative analysis from North & South case-studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Social Science History Conference « Global Agro-Food Histories »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre localisation et globalisation : quelles reconfigurations à l'œuvre sur le temps long dans les bassins laitiers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales sur "Le lait, vecteur de développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agri‐urbaines : le cas de la route de l’huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale 2014 : "Les campagnes : espaces d'innovation dans un monde urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet mountain areas in France: The case of Livradois-Forez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA2 Montpellier Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de force entre la grande distribution et l’amont des filières agro-alimentaires. Une analyse de la trajectoire d’une démarche de certification de type « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: different farmers strategies in the region of Pisa between constraints and driving factors (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage écologique dans les démarches de reterritorialisation des systèmes agroalimentaires liés à l’élevage : une analyse comparative d’initiatives (en France, au Maroc, Sénégal et Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation / Globalisation: diversity of processes in eight dairy basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies foncières des agriculteurs en zone charnière et l'innovation agricole. Le cas de la zone charnière Pays/Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; sustainable development in agriculture and food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00952535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-agents pour évaluer le rôle des réseaux dialogiques sur la dynamique de l'innovation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA'07 the 4th Conference of the European Social Simulation Association, Toulouse, France, September 10th-14th, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse spatiale des pratiques agricoles à l'échelle d'un bassin versant dans un contexte de pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassoudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès annuel société Caraïbe des plantes alimentaires, La Martinique, 30 juin-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion finale : une diversité d'apports de l'usage de la notion d'Itinéraire méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 27-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques -Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques. Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 17-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des itinéraires de développement des bassins laitiers, entre modèles spécialisés et modèles diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires.Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, integrating urban and agricultural dynamics in Pisa, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City. Urban Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agriculture-urban relations: innovation, integration, governance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urban Agriculture Book Series, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.447774601245738E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4477755229644285E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra, pp.87-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4483598826226943E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées. : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France). Vers un réancrage de la production laitière dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.89-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez(France) : Vers un réancrage de la production laitière dans le territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des bassins laitiers entre Globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7380-1384-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.137-154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food as boundarie object shaping the agricultural-urban system in Pisa (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insularité et environnement : la Martinique face aux pollutions d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d'îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pups, pp.347-356, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marie houdart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up mechanisms in citizen farming initiatives: Lessons learned from a citizen-led and collective agroecological farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.103556. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages du projet PSDR4 INVENTER -Inventons nos territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in property-use relationships on French farmland: A social innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de l’agronomie en perspective interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse processuelle de deux démarches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.6463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et territoires : quelles interactions et quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chorèmes face à l’évolution des thématiques et pratiques de recherche, en agronomie et aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: Hybridization of farmers’ strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: hybridization of farmers' strategies between alternative and conventional food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bonari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (10), pp.1058-1084. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2016.1223258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations fournisseurs-grande distribution dans les filières agroalimentaires Une analyse de la trajectoire d’une démarche « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 346, pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les échanges entre chercheurs sur les projets de recherche participative : proposition d'une grille d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouttenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.205 - 212. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande, du foin et un pastoralisme sédentaire : le cas de l'AOP Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des agriculteurs au contexte périurbain : une lecture des logiques agricoles à partir du cas de Billom-St-Dier (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, chorèmes et systèmes multi-agent : évolution d'un système rural martiniquais et pression polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la pollution des eaux par modification quantitative et spatiale de la charge polluante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Filin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d’accès à l’alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités alimentaires : entre complémentarités et divergences au regard des enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of social issues in territorial food governance processes : an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IGU Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Committee of Geography (CNFG), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux sociaux dans les processus de gouvernance alimentaire territoriale : mise à l’épreuve d’une grille d’analyse au cas du PAT du Grand Clermont et du PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochetel C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux d'accessibilité sociale de l'alimentation dans les politiques alimentaires territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer les territoires à l'épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche Territoires Université de Poitiers; Association de Science Régionale de Langue Française, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les relations propriété-usage en France. Une lecture par l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium PSDR4, Oct 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial ? Réflexions tirées de l'analyse de deux initiatives 'd'alimentation durable'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d'analyse des innovations dans les relations propriété-usage en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque ASRDLF. 15th conference ERSA-GR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance de l'alimentation s'invente dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prouheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation comme levier de développement territorial? Les cas de la fête de la pomme de Massiac et du Projet alimentaire du Pays de Courpière, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Agriculture, ruralités et développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation comme levier de développement territorial ? Réflexions tirées de l’analyse de deux initiatives « d’alimentation durable ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agrudev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre d’analyse des innovations dans les relations usage-propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre permanences et innovations dans l'intelligence territoriale.Le cas du Projet Alimentaire Territorial fédérant le Grand Clermont et le PNR Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Le Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et villes des intelligences, IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intermédiaires dans la qualification territoriale des produits et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, CORTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement, regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference, Toronto, CAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses du jeu de territoire INVENTER sur la place de l’alimentation dans les enjeux de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur PSDR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes maraichers urbains et périurbains en méditerranée : une comparaison entre Meknès (Maroc), Montpellier (France) et Pise (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action & agri-urban dynamics: The case of the olive oil «Route» of the Monti Pisani (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarborough Fare ASFS/AFHVS/CAFS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et formes de développement. Regards sur les déterminants territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: Periurban farms beyond the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of farming systems to cities: periurban farms beyond the short food supply chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Farming system Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action and territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim G.E. Berthome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between local and global: which reconfiguration within Dairy Basins? A comparative analysis from North & South case-studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Social Science History Conference « Global Agro-Food Histories »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agriurbaines : le cas de la route de l'huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « les campagnes : espaces d’innovation dans un monde urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur "Regards croisés sur les intéractions entre élevage et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre localisation et globalisation : quelles reconfigurations à l'œuvre sur le temps long dans les bassins laitiers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales sur "Le lait, vecteur de développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et dynamiques agri‐urbaines : le cas de la route de l’huile du Monte Pisano (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale 2014 : "Les campagnes : espaces d'innovation dans un monde urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet mountain areas in France: The case of Livradois-Forez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guéringuer Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA2 Montpellier Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage écologique dans les démarches de reterritorialisation des systèmes agroalimentaires liés à l’élevage : une analyse comparative d’initiatives (en France, au Maroc, Sénégal et Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation / Globalisation: diversity of processes in eight dairy basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food production for the city: different farmers strategies in the region of Pisa between constraints and driving factors (Tuscany, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de force entre la grande distribution et l’amont des filières agro-alimentaires. Une analyse de la trajectoire d’une démarche de certification de type « filière qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies foncières des agriculteurs en zone charnière et l'innovation agricole. Le cas de la zone charnière Pays/Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; sustainable development in agriculture and food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00952535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-agents pour évaluer le rôle des réseaux dialogiques sur la dynamique de l'innovation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA'07 the 4th Conference of the European Social Simulation Association, Toulouse, France, September 10th-14th, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'analyse spatiale des pratiques agricoles à l'échelle d'un bassin versant dans un contexte de pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassoudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès annuel société Caraïbe des plantes alimentaires, La Martinique, 30 juin-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques -Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques. Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 17-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion finale : une diversité d'apports de l'usage de la notion d'Itinéraire méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houdart M., Lardon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires méthodologiques Méthodes, outils, applications Parcours de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, Territoires 5, p. 27-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des itinéraires de développement des bassins laitiers, entre modèles spécialisés et modèles diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires.Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, integrating urban and agricultural dynamics in Pisa, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City. Urban Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agriculture-urban relations: innovation, integration, governance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urban Agriculture Book Series, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique ou chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra, pp.87-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4483598826226943E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées. : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.447774601245738E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-book. Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book. Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 328 p., 2015, 978-2-7380-1384-2. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4477755229644285E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez (France). Vers un réancrage de la production laitière dans le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.89-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin laitier du Livradois-Forez(France) : Vers un réancrage de la production laitière dans le territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des bassins laitiers entre Globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7380-1384-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’interaction entre dynamique de bassins laitiers et dynamique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes et moteurs des reconfigurations des bassins laitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère, pp.137-154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 3: Repères chronologiques concernant l'agriculture, l'élevage, le développement rural en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies lactées : Dynamique des bassins laitiers entre globalisation et territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur, 313 p., 2015, 978-2-914053-85-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food as boundarie object shaping the agricultural-urban system in Pisa (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insularité et environnement : la Martinique face aux pollutions d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d'îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pups, pp.347-356, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art30" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1223258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05479834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rebourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat-Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prouheze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599207v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barritaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1664/9782759232420/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.447774601245738E12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795956v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4477755229644285E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4483598826226943E12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scherer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art30" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1223258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2422" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05479834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rebourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04819497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prouheze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrat-Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barritaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1664/9782759232420/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4483598826226943E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.447774601245738E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4477755229644285E12" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scherer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>