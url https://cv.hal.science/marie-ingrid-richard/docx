--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4566 +234,4566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Hydrogen Absorption in Individual α-Phase Palladium Nanoparticles</w:t>
+                <w:t xml:space="preserve">Strain Evolution in Nanocrystals under High Pressure Tracked with Bragg Coherent X-ray Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Olson</w:t>
+                <w:t xml:space="preserve">Abdelrahman Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ewen Bellec</w:t>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Atlan</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Björn Wehinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c00228⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229612v1</w:t>
+                <w:t xml:space="preserve">hal-05578330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Hydrogen Absorption in Individual α-Phase Palladium Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (14), pp.10256-10264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185266v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Catalyst Strain Dynamics during Operando CO Oxidation</w:t>
+                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Grimes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04127⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (29), pp.25417-25428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661375v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the strain evolution of a platinum nanoparticle under electrochemical control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Capturing Catalyst Strain Dynamics during Operando CO Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-023-01528-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (30), pp.19608-19617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090004v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging voids and defects inside Li-ion cathode LiNi 0.6 Mn 0.2 Co 0.2 O 2 single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Imaging the strain evolution of a platinum nanoparticle under electrochemical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Zatterin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c10509⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.754-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-023-01528-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966894v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Bragg Coherent Diffraction Imaging to Higher Energies at Fourth Generation Synchrotrons: Nanoscale Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Imaging voids and defects inside Li-ion cathode LiNi 0.6 Mn 0.2 Co 0.2 O 2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Drnec</w:t>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veijo Honkimäki</w:t>
+                <w:t xml:space="preserve">Nikita Vostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Zatterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01145⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (51), pp.59319-59328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c10509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125136v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Glide Plane in Platinum Nano- and Microcrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Taking Bragg Coherent Diffraction Imaging to Higher Energies at Fourth Generation Synchrotrons: Nanoscale Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Gao</w:t>
+                <w:t xml:space="preserve">Jakub Drnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veijo Honkimäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01306⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (12), pp.10246-10255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033846v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+                <w:t xml:space="preserve">Anomalous Glide Plane in Platinum Nano- and Microcrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok-Kumar Yadav</w:t>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medet Zhukush</w:t>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Hoan Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138018v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Phase Transformation Mechanisms in LiNi 0.5 Mn 1.5 O 4 High Voltage Cathodes with Operando Microdiffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikita Vostrov</w:t>
+                <w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mirolo</w:t>
+                <w:t xml:space="preserve">Ashok-Kumar Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Colalongo</w:t>
+                <w:t xml:space="preserve">Medet Zhukush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kúš</w:t>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00787⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034235v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Diffraction Imaging of Deformations in Thin Films and Nano-Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Revisiting Phase Transformation Mechanisms in LiNi 0.5 Mn 1.5 O 4 High Voltage Cathodes with Operando Microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Vostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Marta Mirolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mattia Colalongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kúš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081363⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (12), pp.2528-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643012v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Nano-Indentation of a Gold Sub-Micrometric Particle Imaged by Multi-Wavelength Bragg Coherent X-ray Diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">X-ray Diffraction Imaging of Deformations in Thin Films and Nano-Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kovalenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15186195⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770982v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwaihir: Jupyter Notebook graphical user interface for Bragg coherent diffraction imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simonne</w:t>
+                <w:t xml:space="preserve">In Situ Nano-Indentation of a Gold Sub-Micrometric Particle Imaged by Multi-Wavelength Bragg Coherent X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Carnis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576722005854⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15186195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788839v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwaihir: Jupyter Notebook graphical user interface for Bragg coherent diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dupraz</w:t>
+                <w:t xml:space="preserve">David Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Bellec</w:t>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55, pp.621 - 625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55 (4), pp.1045-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576722005854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704605v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the facet surface strain state of supported multi-faceted Pt nanoparticles during reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-I Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+                <w:t xml:space="preserve">S Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longfei Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">M Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30592-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.621 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788875v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range mechanisms in the creation of a ZnO/InGaAs interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Imaging the facet surface strain state of supported multi-faceted Pt nanoparticles during reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dillon Fong</w:t>
+                <w:t xml:space="preserve">Ni Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longfei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (8), pp.4768-4776. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776959v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
+                <w:t xml:space="preserve">Short-range mechanisms in the creation of a ZnO/InGaAs interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yide Zhang</w:t>
+                <w:t xml:space="preserve">Dillon Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Voulot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.4768-4776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384494v1</w:t>
+                <w:t xml:space="preserve">hal-03776959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Multi-Bragg Peak Coherent X-ray Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3), pp.312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst11030312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facet‐Dependent Strain Determination in Electrochemically Synthetized Platinum Model Catalytic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias U Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (18), pp.2007702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202007702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin boundary migration in an individual platinum nanocrystal during catalytic CO oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Yide Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Voulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25625-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.124415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427227v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convolutional neural network for defect classification in Bragg coherent X-ray diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Twin boundary migration in an individual platinum nanocrystal during catalytic CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-021-00583-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25625-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722341v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization behavior of N -doped Ge-rich GST thin films and nanostructures: An in-situ synchrotron X-ray diffraction study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A convolutional neural network for defect classification in Bragg coherent X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">Bruce Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Putero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boivin</w:t>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2021.111573⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.115-1-115-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-021-00583-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609171v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization behavior of N -doped Ge-rich GST thin films and nanostructures: An in-situ synchrotron X-ray diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lauraux</w:t>
+                <w:t xml:space="preserve">M. Putero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cornelius</w:t>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Leake</w:t>
+                <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244-246, pp.111573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2021.111573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466430v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous scanning for Bragg coherent X-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69678-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917041v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping inversion domain boundaries along single GaN wires with Bragg coherent X-ray imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Continuous scanning for Bragg coherent X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c03775⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12760-1-12760-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69678-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916267v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Coherent Imaging of nanoprecipitates: role of superstructure reflections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mapping inversion domain boundaries along single GaN wires with Bragg coherent X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.10305-10312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c03775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228501v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into thermomechanical behavior of GeTe thin films during crystallization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nelly Burle</w:t>
+                <w:t xml:space="preserve">PyNX : high-performance computing toolkit for coherent X-ray imaging based on operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guichet</w:t>
+                <w:t xml:space="preserve">Gaétan Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (5), pp.1404-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576720010985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903073v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant nanodiffraction x-ray imaging reveals role of magnetic domains in complex oxide spin caloritronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel D Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Geprägs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Dietlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (40), pp.aba9351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aba9351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Buildup Upon Crystallization of GeTe Thin Films: Curvature Measurements and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajkiran Tholapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.1247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10061247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1905990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNX : high-performance computing toolkit for coherent X-ray imaging based on operators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuriy Chushkin</w:t>
+                <w:t xml:space="preserve">New insights into thermomechanical behavior of GeTe thin films during crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Putero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576720010985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275274v1</w:t>
+                <w:t xml:space="preserve">hal-02903073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg Coherent Imaging of nanoprecipitates: role of superstructure reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (5), pp.1353-1369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002310v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In depth characterization of Ge-Si core-shell nanowires using X-ray coherent diffraction and time resolved pump-probe spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungho Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
+                <w:t xml:space="preserve">Lisa y Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Jean</w:t>
+                <w:t xml:space="preserve">Umut T Sanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Gunther Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122263⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457440v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified strain and elastic energy behavior of Ge islands formed on high-miscut Si(0 0 1) substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In depth characterization of Ge-Si core-shell nanowires using X-ray coherent diffraction and time resolved pump-probe spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A.B. Marçal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Cyril Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Persichetti</w:t>
+                <w:t xml:space="preserve">Eric Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Renevier</w:t>
+                <w:t xml:space="preserve">Pascal Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 466, pp.801-807. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (20), pp.204304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.10.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5122263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151196v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a quantitative determination of strain in Bragg Coherent X-ray Diffraction Imaging: artefacts and sign convention in reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,1224 +4864,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation of facets and planar defects in functional nanostructures elucidated by nano-focused coherent diffractive X-ray imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified strain and elastic energy behavior of Ge islands formed on high-miscut Si(0 0 1) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">L.A.B. Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Philipp Hofmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lu Gao</w:t>
+                <w:t xml:space="preserve">L. Persichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR07990G⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 466, pp.801-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.10.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986662v1</w:t>
+                <w:t xml:space="preserve">hal-02151196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of stress change in GeTe thin films during thermal annealing and crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ben Yahia</w:t>
+                <w:t xml:space="preserve">Crystallographic orientation of facets and planar defects in functional nanostructures elucidated by nano-focused coherent diffractive X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Amara</w:t>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Escoubas</w:t>
+                <w:t xml:space="preserve">Jan Philipp Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.4833-4840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR07990G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951257v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ monitoring of stress change in GeTe thin films during thermal annealing and crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">M. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821024v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">J. Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.781-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8nr02440e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819188v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Distribution Induced in SOI Photonic Substrate by Through Silicon via Using Advanced Scanning X-Ray Nano-Diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
+                <w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vianne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fiori</w:t>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (4), pp.529-533. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2018.2881418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nr02440e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114463v1</w:t>
+                <w:t xml:space="preserve">hal-01819188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Alternative Atomistic Models for the Incipient Growth of ZnO by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain Distribution Induced in SOI Photonic Substrate by Through Silicon via Using Advanced Scanning X-Ray Nano-Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh-Hung Chu</w:t>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Tian</w:t>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Chaker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+                <w:t xml:space="preserve">V. Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-017-5448-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2018.2881418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705058v1</w:t>
+                <w:t xml:space="preserve">hal-02114463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging of a dislocation loop at the onset of plasticity in an indented nanocrystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Evaluation of Alternative Atomistic Models for the Incipient Growth of ZnO by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Hung Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
+                <w:t xml:space="preserve">Evgenii Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ren</w:t>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (11), pp.6696 - 6701. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.3512 - 3517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-017-5448-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633795v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature evolution of defects and atomic ordering in Si 1− x Ge x islands on Si(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">3D imaging of a dislocation loop at the onset of plasticity in an indented nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malachias</w:t>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stoffel</w:t>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Merdzhanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Schmidt</w:t>
+                <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6696 - 6701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013989v1</w:t>
+                <w:t xml:space="preserve">hal-01633795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature evolution of defects and atomic ordering in Si 1− x Ge x islands on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas David</w:t>
+                <w:t xml:space="preserve">A. Malachias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kailang Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">T. Merdzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (8), pp.085704</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435126v1</w:t>
+                <w:t xml:space="preserve">hal-02013989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Excited Optical Fluorescence and Diffraction Imaging of Reactivity and Crystallinity in a Zeolite Crystal: Crystallography and Molecular Spectroscopy in One</w:t>
               </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan P. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,2720 +6195,2854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependency of the strain distribution induced by TSVs in silicon: A comparative study between micro-Laue and monochromatic nano-diffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Krauss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Labat</w:t>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.20333-20340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114595v1</w:t>
+                <w:t xml:space="preserve">hal-01435126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide Nanolayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+                <w:t xml:space="preserve">Temperature dependency of the strain distribution induced by TSVs in silicon: A comparative study between micro-Laue and monochromatic nano-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Ouled</w:t>
+                <w:t xml:space="preserve">C. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (9), pp.5339-5348. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434956v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Crystal Structure During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide Nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Manh Hung Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crisci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chaker</w:t>
+                <w:t xml:space="preserve">Toufik Ouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04223⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (9), pp.5339-5348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366565v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-silicon via-induced strain distribution in silicon interposer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Evolution of Crystal Structure During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Schulli</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915604⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.592-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114606v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and tilt mapping in silicon around copper filled TSVs using advanced X-ray nano-diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Through-silicon via-induced strain distribution in silicon interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chahine</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (14), pp.141905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4915604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.12.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02114614v1</w:t>
+                <w:t xml:space="preserve">hal-02114606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered domain lateral location, symmetry, and thermal stability in Ge:Si islands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">Strain and tilt mapping in silicon around copper filled TSVs using advanced X-ray nano-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhong</w:t>
+                <w:t xml:space="preserve">G. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (1), pp.012108. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4905844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616545v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ordered domain lateral location, symmetry, and thermal stability in Ge:Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malachias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias U. Schuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (1), pp.012108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876893v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicide formation during reaction between Ni ultra-thin films and Si(001) substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Portavoce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.10.119⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.9210 - 9216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331208v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning force microscope for in situ nanofocused X-ray diffraction studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicide formation during reaction between Ni ultra-thin films and Si(001) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Ren</w:t>
+                <w:t xml:space="preserve">M. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Davydok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577514014532⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.10.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120052v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pole figure acquisition using area detectors at the DiffAbs beamline – Synchrotron SOLEIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning force microscope for in situ nanofocused X-ray diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889813027453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.1128-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577514014532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01377306v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast pole figure acquisition using area detectors at the DiffAbs beamline – Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beutier</w:t>
+                <w:t xml:space="preserve">Julie Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verdier</w:t>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Boissieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Livet</w:t>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.1842 - 1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889813027453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827931v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01377306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and Strain Fields inside a Ag/Au Core–Shell Nanowire Studied by Coherent X-ray Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine T. Haag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udo Welzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">B. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Balmes</w:t>
+                <w:t xml:space="preserve">F. Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (5), pp.1883--1889. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 425, pp.132003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl303206u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811413v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentration and Strain Fields inside a Ag/Au Core–Shell Nanowire Studied by Coherent X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
+                <w:t xml:space="preserve">Sabine T. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.1883--1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl303206u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807039v1</w:t>
+                <w:t xml:space="preserve">hal-01811413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Davydok</w:t>
+                <w:t xml:space="preserve">Marc Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grifone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.I. Richard</w:t>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s0909049512023758⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747530v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure study and atomistic simulation of Ge/Si nanoislands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Katcho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grifone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 284, pp.58. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.688-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s0909049512023758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067033v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength anomalous diffraction and diffraction anomalous fine structure to study composition and strain of semiconductor nanostructures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure study and atomistic simulation of Ge/Si nanoislands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric. Leclere</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A. Katcho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.I. Richard</w:t>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 208, pp.189. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 284, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01619-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067030v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computing of scattering maps of nanostructures using graphical processing units</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiwavelength anomalous diffraction and diffraction anomalous fine structure to study composition and strain of semiconductor nanostructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889811009009⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208, pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01619-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533019v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Strain of Ge Domes on Si(001) close to the Dome/Susbtrate Interface.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Fast computing of scattering maps of nanostructures using graphical processing units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/93/66004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.635-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889811009009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067032v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking defect type and strain relaxation in patterned Ge/Si(001) islands by x-ray forbidden reflection analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition and Strain of Ge Domes on Si(001) close to the Dome/Susbtrate Interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-S. Yoon</w:t>
+                <w:t xml:space="preserve">N.A Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Holmström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y.-H. Xie</w:t>
+                <w:t xml:space="preserve">M.G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.075314⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93, pp.66004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/93/66004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811420v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tracking defect type and strain relaxation in patterned Ge/Si(001) islands by x-ray forbidden reflection analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-S. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Holmström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (7), pp.075314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.075314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering effects in strain and composition analysis of nanoislands by grazing incidence x rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.U. Schuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.013112-1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3064157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8918,4836 +9052,4836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the surface: Investigating hydrogen absorption and strain in palladium nanoparticles with BCDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medet Zhukush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto-X-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous core (GaAs) / shell nanowires by MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando 3D imaging of Pt and Pd electrocatalytic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2023 - 152th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society (TMS), Mar 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Electrochemical Strain in Platinum Nanoparticles via Bragg Coherent Diffraction Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241st ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coherence 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Shanghai (&amp; virtuel), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753529v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural disorder in ORR electrocatalysis: operation mode, practical descriptors to quantify and foreseen challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Fuel Cell (GRS) - Conference on Fuel Cells : From Fundamental Electrochemistry to Engineering Applied Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Smithfield RI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando potential-induced strain heterogeneity of a breathing Pt nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECM33 - 33rd European crystallographic meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273322090180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined aberration-corrected STEM and synchrotron nano-diffraction for crystal phase engineering in GaAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mapping Electrochemical Strain in Platinum Nanoparticles via Bragg Coherent Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Wartelle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">241st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2022, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-01492080mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829658v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden resonant reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REXS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la déformation d'une nanoparticle de Pt durant une réaction électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC2021 - Congrès de l' Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des déformations induites par le potentiel d'électrode mise en lumière par diffraction cohérente de Bragg in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX2021 - 14e colloque « Rayons X et Matière »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg coherent diffraction imaging for catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on X-Ray Nano-Imaging of Biological and Chemical Systems, DESY Photon Science User meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux à Changement de Phase : Mécanisme de Transition amorphe – cristalline et influence de l’épaisseur, l’exemple du GeTe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">In-situ combined X-Ray diffraction and optical curvature measurements to study microstructure and stress induced during the crystallization of GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Escoubas</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière, RX2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">MAM2017 – Materials for Advanced Metallization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763098v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the microstructure and stress induced during the crystallization of GeTe thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Escoubas</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E/PCOS 2017, European Phase Change and Ovonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781812v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ combined X-Ray diffraction and optical curvature measurements to study microstructure and stress induced during the crystallization of GeTe thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Study of the microstructure and stress induced during the crystallization of GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAM2017 – Materials for Advanced Metallization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">E/PCOS 2017, European Phase Change and Ovonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781799v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Matériaux à Changement de Phase : Mécanisme de Transition amorphe – cristalline et influence de l’épaisseur, l’exemple du GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Noé</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Putero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière, RX2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753416v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleil User Meeting, SUM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tensile tests of single Au nanowires combined with coherent X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures during catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 X-ray Science Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Easton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg coherent diffraction imaging for a look inside nanostructures: catalysis and interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium “Quantitative coherent X-ray diffraction imaging” of the ESRF User meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Films Characterization Using Fast Data Acquisition at DiffAbs Beamline (SOLEIL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAILOR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Structural X-ray studies of nanostructures using x-ray nanobeams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Surface X-ray and Neutron Scattering (SXNS14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453376v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COHERENCE-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural X-ray studies of nanostructures using x-ray nanobeams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Surface X-ray and Neutron Scattering (SXNS14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-York, United States</w:t>
+              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453085v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the temperature on the strain distribution induced in SOI photonic substrate by copper filled TSVs, using advanced scanning X-ray nano- diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference Reliability and Stress-Related Phenomena in Nanoelectronics–Experiment and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">AFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454838v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain distribution induced in SOI photonic substrate by TSVs, using advanced X- ray nano-diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de nanofils Ge-Si cœur-coquille par diffraction cohérente des rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization, MAM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454828v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ catalytic characterization of Pt nanoparticles by Coherent Diffraction Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gao</w:t>
+                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COHERENCE-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Griadini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454797v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Films Characterization Using Fast Data Acquisition at DiffAbs Beamline (Synchrotron SOLEIL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for producing strain engineered SiGe nanomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kailang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Aqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Strain distribution induced in SOI photonic substrate by TSVs, using advanced X- ray nano-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization, MAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453089v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de nanofils Ge-Si cœur-coquille par diffraction cohérente des rayons X</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Effect of the temperature on the strain distribution induced in SOI photonic substrate by copper filled TSVs, using advanced scanning X-ray nano- diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Chahine</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th International Conference Reliability and Stress-Related Phenomena in Nanoelectronics–Experiment and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453359v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+                <w:t xml:space="preserve">In situ catalytic characterization of Pt nanoparticles by Coherent Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Griadini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">COHERENCE-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454802v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermixing in single Ge-Si core-shell nanowires: a coherent X-ray imaging study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Schülli</w:t>
+                <w:t xml:space="preserve">3D morphological and structural nano-characterization for microelectronics: the potential of recent, long synchrotron beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">X-Ray Microscopy Conference (XRM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454821v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D morphological and structural nano-characterization for microelectronics: the potential of recent, long synchrotron beamlines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Da Silva</w:t>
+                <w:t xml:space="preserve">Intermixing in single Ge-Si core-shell nanowires: a coherent X-ray imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Microscopy Conference (XRM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453356v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From global and local Ge integration approaches on Si(001): Novel insights by advanced synchrotron-based scanning XRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Zoellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zaumseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Crystalline - Amorphous Phase Transition in Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabbione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13757,114 +13891,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes in situ et ex situ par rayonnement synchrotron de la croissance d'îlots de Ge sur substrats de Si(001) nominaux et préstructurés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00264059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14011,51 +14145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U Sch&#252;lli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752501152x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c00228" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04966894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vostrov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Colalongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#250;&#353;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722005854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30592-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007702" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-021-00583-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111573" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69678-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gallard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guichet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Marks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Dietlein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba9351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkiran Tholapi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061247" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carnis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720010985" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122263" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Yong Kim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Hofmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53774-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Yahia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Amara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiori" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2881418" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malachias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merdzhanova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristanovic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Hofmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A. Chahine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601796" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114595v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krauss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPMQD4X4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915604" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.12.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GKBR7P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U. Schuelli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905844" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331208v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.119" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813027453" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine T. Haag" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl303206u" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Schuelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3064157" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633223v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753529v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01492080mtgabs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779777v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705385v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781812v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705390v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705388v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453084v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453085v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454828v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454797v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankowski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hofmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454810v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453089v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453359v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454821v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453356v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capria" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453093v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Zoellner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaumseil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reich" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454850v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabbione" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hippert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264059v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U Sch&#252;lli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752501152x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c00228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04966894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vostrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Colalongo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#250;&#353;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722005854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30592-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007702" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-021-00583-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69678-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carnis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720010985" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Dietlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba9351" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkiran Tholapi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061247" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Yong Kim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Hofmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53774-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Yahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Amara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2881418" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013989v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malachias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merdzhanova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristanovic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Hofmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A. Chahine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601796" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114595v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPMQD4X4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915604" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114614v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.12.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GKBR7P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U. Schuelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905844" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813027453" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine T. Haag" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl303206u" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Schuelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3064157" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779777v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01492080mtgabs" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781799v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705390v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705388v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453085v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453084v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453089v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453359v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankowski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hofmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capria" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454821v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453093v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Zoellner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaumseil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reich" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454850v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabbione" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hippert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264059v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>