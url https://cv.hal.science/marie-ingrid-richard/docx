--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -368,377 +368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Hydrogen Absorption in Individual α-Phase Palladium Nanoparticles</w:t>
+                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c00228⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (29), pp.25417-25428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229612v1</w:t>
+                <w:t xml:space="preserve">hal-05185266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Hydrogen Absorption in Individual α-Phase Palladium Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (29), pp.25417-25428. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (14), pp.10256-10264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185266v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing Catalyst Strain Dynamics during Operando CO Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (30), pp.19608-19617. </w:t>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the strain evolution of a platinum nanoparticle under electrochemical control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging voids and defects inside Li-ion cathode LiNi 0.6 Mn 0.2 Co 0.2 O 2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Vostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Zatterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-023-01528-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (51), pp.59319-59328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c10509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090004v1</w:t>
+                <w:t xml:space="preserve">hal-04966894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging voids and defects inside Li-ion cathode LiNi 0.6 Mn 0.2 Co 0.2 O 2 single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the strain evolution of a platinum nanoparticle under electrochemical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Zatterin</w:t>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (51), pp.59319-59328. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.754-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c10509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-023-01528-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966894v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Bragg Coherent Diffraction Imaging to Higher Energies at Fourth Generation Synchrotrons: Nanoscale Characterization</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Drnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,161 +1440,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Phase Transformation Mechanisms in LiNi 0.5 Mn 1.5 O 4 High Voltage Cathodes with Operando Microdiffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Nano-Indentation of a Gold Sub-Micrometric Particle Imaged by Multi-Wavelength Bragg Coherent X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mirolo</w:t>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Colalongo</w:t>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kúš</w:t>
+                <w:t xml:space="preserve">Oleg Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (12), pp.2528-2536. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15186195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034235v1</w:t>
+                <w:t xml:space="preserve">hal-03770982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Diffraction Imaging of Deformations in Thin Films and Nano-Objects</w:t>
               </w:r>
@@ -1691,1095 +1691,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Nano-Indentation of a Gold Sub-Micrometric Particle Imaged by Multi-Wavelength Bragg Coherent X-ray Diffraction</w:t>
+                <w:t xml:space="preserve">Gwaihir: Jupyter Notebook graphical user interface for Bragg coherent diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lauraux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">David Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oleg Kovalenko</w:t>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15186195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (4), pp.1045-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576722005854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770982v1</w:t>
+                <w:t xml:space="preserve">hal-03788839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwaihir: Jupyter Notebook graphical user interface for Bragg coherent diffraction imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-I Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Simonne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">S Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">M Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (4), pp.1045-1054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576722005854⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55, pp.621 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788839v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Labat</w:t>
+                <w:t xml:space="preserve">Imaging the facet surface strain state of supported multi-faceted Pt nanoparticles during reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dupraz</w:t>
+                <w:t xml:space="preserve">Ni Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Bellec</w:t>
+                <w:t xml:space="preserve">Longfei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704605v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the facet surface strain state of supported multi-faceted Pt nanoparticles during reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Short-range mechanisms in the creation of a ZnO/InGaAs interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longfei Wu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dillon Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30592-1⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.4768-4776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788875v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range mechanisms in the creation of a ZnO/InGaAs interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
+                <w:t xml:space="preserve">Revisiting Phase Transformation Mechanisms in LiNi 0.5 Mn 1.5 O 4 High Voltage Cathodes with Operando Microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Vostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Marta Mirolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dillon Fong</w:t>
+                <w:t xml:space="preserve">Mattia Colalongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Kúš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (8), pp.4768-4776. </w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (12), pp.2528-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776959v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Multi-Bragg Peak Coherent X-ray Diffraction Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven J Leake</w:t>
+                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Voulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11030312⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.124415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215748v1</w:t>
+                <w:t xml:space="preserve">hal-03384494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facet‐Dependent Strain Determination in Electrochemically Synthetized Platinum Model Catalytic Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias U Schülli</w:t>
+                <w:t xml:space="preserve">Simultaneous Multi-Bragg Peak Coherent X-ray Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202007702⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11030312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275273v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yide Zhang</w:t>
+                <w:t xml:space="preserve">Facet‐Dependent Strain Determination in Electrochemically Synthetized Platinum Model Catalytic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Voulot</w:t>
+                <w:t xml:space="preserve">Sara Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias U Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.124415. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (18), pp.2007702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202007702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384494v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin boundary migration in an individual platinum nanocrystal during catalytic CO oxidation</w:t>
               </w:r>
@@ -2791,64 +2791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longfei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,1907 +3161,1907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
+                <w:t xml:space="preserve">New insights into thermomechanical behavior of GeTe thin films during crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lauraux</w:t>
+                <w:t xml:space="preserve">Marion Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cornelius</w:t>
+                <w:t xml:space="preserve">Mohamed Salah Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Magali Putero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leake</w:t>
+                <w:t xml:space="preserve">Nelly Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466430v1</w:t>
+                <w:t xml:space="preserve">hal-02903073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous scanning for Bragg coherent X-ray imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bragg Coherent Imaging of nanoprecipitates: role of superstructure reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (5), pp.1353-1369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69678-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02917041v1</w:t>
+                <w:t xml:space="preserve">hal-03228501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
+                <w:t xml:space="preserve">Resonant nanodiffraction x-ray imaging reveals role of magnetic domains in complex oxide spin caloritronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Skopin</w:t>
+                <w:t xml:space="preserve">Paul G Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">Samuel D Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+                <w:t xml:space="preserve">Stephan Geprägs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Renevier</w:t>
+                <w:t xml:space="preserve">Maxim Dietlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (40), pp.aba9351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba9351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994857v1</w:t>
+                <w:t xml:space="preserve">hal-02963179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping inversion domain boundaries along single GaN wires with Bragg coherent X-ray imaging</w:t>
+                <w:t xml:space="preserve">Stress Buildup Upon Crystallization of GeTe Thin Films: Curvature Measurements and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+                <w:t xml:space="preserve">Rajkiran Tholapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c03775⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10061247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916267v1</w:t>
+                <w:t xml:space="preserve">hal-02903089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNX : high-performance computing toolkit for coherent X-ray imaging based on operators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Carnis</w:t>
+                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriy Chushkin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576720010985⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1905990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275274v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant nanodiffraction x-ray imaging reveals role of magnetic domains in complex oxide spin caloritronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul G Evans</w:t>
+                <w:t xml:space="preserve">PyNX : high-performance computing toolkit for coherent X-ray imaging based on operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel D Marks</w:t>
+                <w:t xml:space="preserve">Gaétan Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Geprägs</w:t>
+                <w:t xml:space="preserve">Jerome Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Dietlein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Joly</w:t>
+                <w:t xml:space="preserve">Yuriy Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba9351⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (5), pp.1404-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576720010985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963179v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Buildup Upon Crystallization of GeTe Thin Films: Curvature Measurements and Modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
+                <w:t xml:space="preserve">Mapping inversion domain boundaries along single GaN wires with Bragg coherent X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10061247⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.10305-10312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c03775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903089v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
+                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703869v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into thermomechanical behavior of GeTe thin films during crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gallard</w:t>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salah Amara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guichet</w:t>
+                <w:t xml:space="preserve">S. Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903073v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Coherent Imaging of nanoprecipitates: role of superstructure reflections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Continuous scanning for Bragg coherent X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12760-1-12760-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69678-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228501v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
+                <w:t xml:space="preserve">In depth characterization of Ge-Si core-shell nanowires using X-ray coherent diffraction and time resolved pump-probe spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungho Shin</w:t>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa y Chen</w:t>
+                <w:t xml:space="preserve">Cyril Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut T Sanli</w:t>
+                <w:t xml:space="preserve">Eric Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunther Richter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Pascal Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (20), pp.204304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5122263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002310v1</w:t>
+                <w:t xml:space="preserve">hal-02457440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In depth characterization of Ge-Si core-shell nanowires using X-ray coherent diffraction and time resolved pump-probe spectroscopy</w:t>
+                <w:t xml:space="preserve">Modified strain and elastic energy behavior of Ge islands formed on high-miscut Si(0 0 1) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
+                <w:t xml:space="preserve">L.A.B. Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Jean</w:t>
+                <w:t xml:space="preserve">L. Persichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122263⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 466, pp.801-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.10.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457440v1</w:t>
+                <w:t xml:space="preserve">hal-02151196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a quantitative determination of strain in Bragg Coherent X-ray Diffraction Imaging: artefacts and sign convention in reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Labat</w:t>
+                <w:t xml:space="preserve">Young Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan P Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-53774-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified strain and elastic energy behavior of Ge islands formed on high-miscut Si(0 0 1) substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungho Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A.B. Marçal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Lisa y Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Persichetti</w:t>
+                <w:t xml:space="preserve">Umut T Sanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Renevier</w:t>
+                <w:t xml:space="preserve">Gunther Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 466, pp.801-807. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.10.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151196v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic orientation of facets and planar defects in functional nanostructures elucidated by nano-focused coherent diffractive X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,77 +5285,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5406,51 +5406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,51 +5540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Distribution Induced in SOI Photonic Substrate by Through Silicon via Using Advanced Scanning X-Ray Nano-Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,420 +5668,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Alternative Atomistic Models for the Incipient Growth of ZnO by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D imaging of a dislocation loop at the onset of plasticity in an indented nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh-Hung Chu</w:t>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Tian</w:t>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Chaker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+                <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-017-5448-2⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6696 - 6701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705058v1</w:t>
+                <w:t xml:space="preserve">hal-01633795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging of a dislocation loop at the onset of plasticity in an indented nanocrystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Evaluation of Alternative Atomistic Models for the Incipient Growth of ZnO by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Hung Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
+                <w:t xml:space="preserve">Evgenii Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ren</w:t>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (11), pp.6696 - 6701. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.3512 - 3517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-017-5448-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633795v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature evolution of defects and atomic ordering in Si 1− x Ge x islands on Si(001)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malachias</w:t>
+                <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stoffel</w:t>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Merdzhanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Schmidt</w:t>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.20333-20340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013989v1</w:t>
+                <w:t xml:space="preserve">hal-01435126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Excited Optical Fluorescence and Diffraction Imaging of Reactivity and Crystallinity in a Zeolite Crystal: Crystallography and Molecular Spectroscopy in One</w:t>
               </w:r>
@@ -6195,1123 +6204,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependency of the strain distribution induced by TSVs in silicon: A comparative study between micro-Laue and monochromatic nano-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">C. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06037⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435126v1</w:t>
+                <w:t xml:space="preserve">hal-02114595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependency of the strain distribution induced by TSVs in silicon: A comparative study between micro-Laue and monochromatic nano-diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
+                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide Nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Krauss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Labat</w:t>
+                <w:t xml:space="preserve">Toufik Ouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 156, pp.59-64. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (9), pp.5339-5348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114595v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide Nanolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Crystal Structure During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Hung Chu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Ouled</w:t>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00844⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.592-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434956v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Crystal Structure During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">Temperature evolution of defects and atomic ordering in Si 1− x Ge x islands on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">A. Malachias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crisci</w:t>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaker</w:t>
+                <w:t xml:space="preserve">T. Merdzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (8), pp.085704</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366565v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-silicon via-induced strain distribution in silicon interposer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Labat</w:t>
+                <w:t xml:space="preserve">Ordered domain lateral location, symmetry, and thermal stability in Ge:Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malachias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schulli</w:t>
+                <w:t xml:space="preserve">Tobias U. Schuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (14), pp.141905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915604⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 106 (1), pp.012108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114606v1</w:t>
+                <w:t xml:space="preserve">hal-01616545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and tilt mapping in silicon around copper filled TSVs using advanced X-ray nano-diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.117-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered domain lateral location, symmetry, and thermal stability in Ge:Si islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhong</w:t>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (1), pp.012108. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.9210 - 9216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4905844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616545v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Through-silicon via-induced strain distribution in silicon interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gailhanou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+                <w:t xml:space="preserve">T. Schulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (9), pp.9210 - 9216. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (14), pp.141905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4915604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876893v1</w:t>
+                <w:t xml:space="preserve">hal-02114606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicide formation during reaction between Ni ultra-thin films and Si(001) substrates</w:t>
               </w:r>
@@ -7559,563 +7559,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pole figure acquisition using area detectors at the DiffAbs beamline – Synchrotron SOLEIL</w:t>
+                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">G. Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fouet</w:t>
+                <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+                <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
+                <w:t xml:space="preserve">B. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889813027453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 425, pp.132003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01377306v1</w:t>
+                <w:t xml:space="preserve">hal-00827931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentration and Strain Fields inside a Ag/Au Core–Shell Nanowire Studied by Coherent X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verdier</w:t>
+                <w:t xml:space="preserve">Sabine T. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Boissieu</w:t>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Livet</w:t>
+                <w:t xml:space="preserve">Olivier Balmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.1883--1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl303206u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827931v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and Strain Fields inside a Ag/Au Core–Shell Nanowire Studied by Coherent X-ray Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine T. Haag</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Balmes</w:t>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl303206u⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811413v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+                <w:t xml:space="preserve">Fast pole figure acquisition using area detectors at the DiffAbs beamline – Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 530, pp.120-124. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.1842 - 1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0021889813027453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807039v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01377306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
               </w:r>
@@ -8140,51 +8140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grifone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8274,51 +8274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8381,51 +8381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwavelength anomalous diffraction and diffraction anomalous fine structure to study composition and strain of semiconductor nanostructures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8515,90 +8515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computing of scattering maps of nanostructures using graphical processing units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (3), pp.635-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8671,51 +8671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8913,51 +8913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering effects in strain and composition analysis of nanoislands by grazing incidence x rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9066,103 +9066,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the surface: Investigating hydrogen absorption and strain in palladium nanoparticles with BCDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Atlan</w:t>
+                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
@@ -9185,346 +9185,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous core (GaAs) / shell nanowires by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Dudko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-X-Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937158v1</w:t>
+                <w:t xml:space="preserve">hal-04633223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous core (GaAs) / shell nanowires by MBE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medet Zhukush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Opto-X-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633223v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando 3D imaging of Pt and Pd electrocatalytic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9560,877 +9560,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mapping Electrochemical Strain in Platinum Nanoparticles via Bragg Coherent Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Wartelle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">241st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2022, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-01492080mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829642v1</w:t>
+                <w:t xml:space="preserve">hal-03753529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Wartelle</w:t>
+                <w:t xml:space="preserve">Structural disorder in ORR electrocatalysis: operation mode, practical descriptors to quantify and foreseen challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Shanghai (&amp; virtuel), China</w:t>
+              <w:t xml:space="preserve">2022 Fuel Cell (GRS) - Conference on Fuel Cells : From Fundamental Electrochemistry to Engineering Applied Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Smithfield RI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829658v1</w:t>
+                <w:t xml:space="preserve">hal-03779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural disorder in ORR electrocatalysis: operation mode, practical descriptors to quantify and foreseen challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Operando potential-induced strain heterogeneity of a breathing Pt nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isaac Martens</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Fuel Cell (GRS) - Conference on Fuel Cells : From Fundamental Electrochemistry to Engineering Applied Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECM33 - 33rd European crystallographic meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322090180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779777v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando potential-induced strain heterogeneity of a breathing Pt nanoparticle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">Combined aberration-corrected STEM and synchrotron nano-diffraction for crystal phase engineering in GaAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM33 - 33rd European crystallographic meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanowire Week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273322090180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760087v1</w:t>
+                <w:t xml:space="preserve">hal-03656666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined aberration-corrected STEM and synchrotron nano-diffraction for crystal phase engineering in GaAs nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Coherence 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Shanghai (&amp; virtuel), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656666v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Electrochemical Strain in Platinum Nanoparticles via Bragg Coherent Diffraction Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Atlan</w:t>
+                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241st ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2022-01492080mtgabs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03753529v1</w:t>
+                <w:t xml:space="preserve">hal-04829642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden resonant reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REXS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
@@ -10459,77 +10459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la déformation d'une nanoparticle de Pt durant une réaction électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10584,103 +10584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des déformations induites par le potentiel d'électrode mise en lumière par diffraction cohérente de Bragg in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX2021 - 14e colloque « Rayons X et Matière »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
@@ -10703,678 +10703,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg coherent diffraction imaging for catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matériaux à Changement de Phase : Mécanisme de Transition amorphe – cristalline et influence de l’épaisseur, l’exemple du GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Putero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on X-Ray Nano-Imaging of Biological and Chemical Systems, DESY Photon Science User meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière, RX2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705385v1</w:t>
+                <w:t xml:space="preserve">hal-01763098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ combined X-Ray diffraction and optical curvature measurements to study microstructure and stress induced during the crystallization of GeTe thin films</w:t>
+                <w:t xml:space="preserve">Study of the microstructure and stress induced during the crystallization of GeTe thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAM2017 – Materials for Advanced Metallization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">E/PCOS 2017, European Phase Change and Ovonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781799v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
+                <w:t xml:space="preserve">In-situ combined X-Ray diffraction and optical curvature measurements to study microstructure and stress induced during the crystallization of GeTe thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Noé</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MAM2017 – Materials for Advanced Metallization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753416v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the microstructure and stress induced during the crystallization of GeTe thin films</w:t>
+                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Escoubas</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E/PCOS 2017, European Phase Change and Ovonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781812v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux à Changement de Phase : Mécanisme de Transition amorphe – cristalline et influence de l’épaisseur, l’exemple du GeTe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg coherent diffraction imaging for catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière, RX2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop on X-Ray Nano-Imaging of Biological and Chemical Systems, DESY Photon Science User meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763098v1</w:t>
+                <w:t xml:space="preserve">hal-01705385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
@@ -11429,77 +11429,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleil User Meeting, SUM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Palaiseau, France</w:t>
@@ -11541,90 +11541,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
@@ -11679,64 +11679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11910,1941 +11910,1941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films Characterization Using Fast Data Acquisition at DiffAbs Beamline (SOLEIL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Fouet</w:t>
+                <w:t xml:space="preserve">Strain distribution induced in SOI photonic substrate by TSVs, using advanced X- ray nano-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAILOR 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization, MAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454827v1</w:t>
+                <w:t xml:space="preserve">hal-01454828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural X-ray studies of nanostructures using x-ray nanobeams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the temperature on the strain distribution induced in SOI photonic substrate by copper filled TSVs, using advanced scanning X-ray nano- diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Surface X-ray and Neutron Scattering (SXNS14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-York, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference Reliability and Stress-Related Phenomena in Nanoelectronics–Experiment and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453085v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ catalytic characterization of Pt nanoparticles by Coherent Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COHERENCE-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453084v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Skopin</w:t>
+                <w:t xml:space="preserve">Thin Films Characterization Using Fast Data Acquisition at DiffAbs Beamline (Synchrotron SOLEIL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">EMRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453376v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New strategies for producing strain engineered SiGe nanomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kailang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453089v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de nanofils Ge-Si cœur-coquille par diffraction cohérente des rayons X</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+              <w:t xml:space="preserve">AFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453359v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+                <w:t xml:space="preserve">Caractérisation de nanofils Ge-Si cœur-coquille par diffraction cohérente des rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Griadini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454802v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films Characterization Using Fast Data Acquisition at DiffAbs Beamline (Synchrotron SOLEIL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Fouet</w:t>
+                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Griadini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454810v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for producing strain engineered SiGe nanomembranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Rond</w:t>
+                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454799v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain distribution induced in SOI photonic substrate by TSVs, using advanced X- ray nano-diffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural X-ray studies of nanostructures using x-ray nanobeams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization, MAM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">14th International Conference on Surface X-ray and Neutron Scattering (SXNS14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454828v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the temperature on the strain distribution induced in SOI photonic substrate by copper filled TSVs, using advanced scanning X-ray nano- diffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference Reliability and Stress-Related Phenomena in Nanoelectronics–Experiment and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">COHERENCE-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454838v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ catalytic characterization of Pt nanoparticles by Coherent Diffraction Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gao</w:t>
+                <w:t xml:space="preserve">3D morphological and structural nano-characterization for microelectronics: the potential of recent, long synchrotron beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COHERENCE-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
+              <w:t xml:space="preserve">X-Ray Microscopy Conference (XRM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454797v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D morphological and structural nano-characterization for microelectronics: the potential of recent, long synchrotron beamlines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Da Silva</w:t>
+                <w:t xml:space="preserve">Intermixing in single Ge-Si core-shell nanowires: a coherent X-ray imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Microscopy Conference (XRM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453356v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermixing in single Ge-Si core-shell nanowires: a coherent X-ray imaging study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Schülli</w:t>
+                <w:t xml:space="preserve">From global and local Ge integration approaches on Si(001): Novel insights by advanced synchrotron-based scanning XRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Zoellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zaumseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454821v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From global and local Ge integration approaches on Si(001): Novel insights by advanced synchrotron-based scanning XRD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Reich</w:t>
+                <w:t xml:space="preserve">Study of Crystalline - Amorphous Phase Transition in Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabbione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453093v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Crystalline - Amorphous Phase Transition in Phase Change Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin Films Characterization Using Fast Data Acquisition at DiffAbs Beamline (SOLEIL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Hippert</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">TAILOR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454850v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
@@ -14145,51 +14145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U Sch&#252;lli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752501152x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c00228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04966894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vostrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Colalongo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#250;&#353;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722005854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30592-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007702" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-021-00583-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69678-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carnis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720010985" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Dietlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba9351" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkiran Tholapi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061247" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Yong Kim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Hofmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53774-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Yahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Amara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2881418" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013989v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malachias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merdzhanova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristanovic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Hofmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A. Chahine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601796" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114595v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPMQD4X4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915604" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114614v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.12.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GKBR7P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U. Schuelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905844" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813027453" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine T. Haag" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl303206u" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Schuelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3064157" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779777v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01492080mtgabs" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781799v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705390v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705388v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453085v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453084v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453089v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453359v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankowski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hofmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capria" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454821v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453093v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Zoellner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaumseil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reich" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454850v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabbione" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hippert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264059v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U Sch&#252;lli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752501152x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c00228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04966894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vostrov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simonne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722005854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30592-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Colalongo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#250;&#353;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00787" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-021-00583-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gallard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Evans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Marks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Dietlein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba9351" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkiran Tholapi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061247" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carnis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720010985" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69678-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122263" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Yong Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Hofmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53774-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Yahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Amara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2881418" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristanovic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Hofmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A. Chahine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601796" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114595v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krauss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPMQD4X4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013989v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malachias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merdzhanova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias U. Schuelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905844" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.12.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GKBR7P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114606v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915604" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811413v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine T. Haag" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl303206u" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813027453" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Schuelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3064157" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753529v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01492080mtgabs" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781812v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781799v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705385v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705390v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705388v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454838v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454797v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankowski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hofmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454810v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453089v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453359v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453085v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453084v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453356v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capria" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454821v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453093v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Zoellner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaumseil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reich" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabbione" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hippert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454827v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264059v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>