--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -2603,338 +2603,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00718636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles structures infectieuses, potentielles cibles thérapeutiques antirétrovirales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycolactone suppresses T cell responsiveness by altering both early signaling and posttranslational events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheerazed Boulkroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (3), pp.1436-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947623v1</w:t>
+                <w:t xml:space="preserve">pasteur-00594632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « biofilm viral » : un nouveau mode de dissémination des virus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Alcover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (6-7), pp.571-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2010266-7571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00593156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycolactone suppresses T cell responsiveness by altering both early signaling and posttranslational events.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouvelles structures infectieuses, potentielles cibles thérapeutiques antirétrovirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 315, pp.52-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902854⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00594632v1</w:t>
+                <w:t xml:space="preserve">hal-02947623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezrin tunes T-cell activation by controlling Dlg1 and microtubule positioning at the immunological synapse.</w:t>
               </w:r>
@@ -5826,51 +5826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FBF0E61"/>
+    <w:nsid w:val="6051AE9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6057,51 +6057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-isabellethoulouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144102846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inizan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Versmisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/ias.20.6.22253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Caillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Saez-Cirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01326-23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02616451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Samassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Mikhailova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Porat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monceaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Solanes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina L Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschlaeger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Soares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ventimiglia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20130150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00874628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Hong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI66576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00718636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2011.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BNKMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010266-7571" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasserre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Charrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Robbiati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03858-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01932" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00350265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alcover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339507781483513" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.02.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;gret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batejat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Escriou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.06.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tafalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.8.4098&#8211;4107.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baloul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Edelman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(03)00491-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D89867FD0367713FDBF326B241FF3206EAD1A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yan-Xing Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.23.11247-11253.2000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04193892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Schachner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hartmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7181-7190.1998" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Montano-Hirose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.10.7372-7380.1997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-isabellethoulouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144102846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inizan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Versmisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/ias.20.6.22253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Caillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Saez-Cirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01326-23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02616451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Samassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Mikhailova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Porat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monceaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Solanes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina L Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschlaeger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Soares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ventimiglia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20130150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00874628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Hong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI66576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00718636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2011.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BNKMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010266-7571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasserre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Charrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Robbiati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03858-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01932" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00350265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alcover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339507781483513" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.02.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;gret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batejat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Escriou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.06.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tafalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.8.4098&#8211;4107.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baloul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Edelman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(03)00491-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D89867FD0367713FDBF326B241FF3206EAD1A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yan-Xing Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.23.11247-11253.2000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04193892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Schachner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hartmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7181-7190.1998" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Montano-Hirose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.10.7372-7380.1997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>