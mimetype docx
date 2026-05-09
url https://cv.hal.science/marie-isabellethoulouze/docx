--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -513,51 +513,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Versmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier Saez-Cirion</w:t>
+                <w:t xml:space="preserve">Asier Sáez-Cirión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIes Journees Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Virologie, Apr 2015, Paris Institut Pasteur, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2603,338 +2603,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00718636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycolactone suppresses T cell responsiveness by altering both early signaling and posttranslational events.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouvelles structures infectieuses, potentielles cibles thérapeutiques antirétrovirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 315, pp.52-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00594632v1</w:t>
+                <w:t xml:space="preserve">hal-02947623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « biofilm viral » : un nouveau mode de dissémination des virus ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycolactone suppresses T cell responsiveness by altering both early signaling and posttranslational events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheerazed Boulkroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2010266-7571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (3), pp.1436-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00593156v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00594632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles structures infectieuses, potentielles cibles thérapeutiques antirétrovirales</w:t>
+                <w:t xml:space="preserve">Le « biofilm viral » : un nouveau mode de dissémination des virus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Alcover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (6-7), pp.571-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2010266-7571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02947623v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00593156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezrin tunes T-cell activation by controlling Dlg1 and microtubule positioning at the immunological synapse.</w:t>
               </w:r>
@@ -5826,51 +5826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6051AE9F"/>
+    <w:nsid w:val="60FA1E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6057,51 +6057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-isabellethoulouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144102846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inizan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Versmisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/ias.20.6.22253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Caillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Saez-Cirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01326-23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02616451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Samassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Mikhailova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Porat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monceaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Solanes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina L Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschlaeger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Soares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ventimiglia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20130150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00874628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Hong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI66576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00718636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2011.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BNKMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010266-7571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasserre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Charrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Robbiati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03858-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01932" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00350265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alcover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339507781483513" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.02.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;gret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batejat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Escriou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.06.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tafalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.8.4098&#8211;4107.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baloul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Edelman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(03)00491-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D89867FD0367713FDBF326B241FF3206EAD1A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yan-Xing Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.23.11247-11253.2000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04193892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Schachner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hartmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7181-7190.1998" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Montano-Hirose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.10.7372-7380.1997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-isabellethoulouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144102846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inizan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Versmisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/ias.20.6.22253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Caillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier S&#225;ez-Ciri&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01326-23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02616451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Samassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Mikhailova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Porat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monceaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Solanes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina L Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschlaeger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Soares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ventimiglia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20130150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00874628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Hong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI66576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00718636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2011.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BNKMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010266-7571" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasserre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Charrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Monica Pais-Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Robbiati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00593160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03858-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01932" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00350265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alcover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339507781483513" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.02.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;gret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batejat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Escriou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.06.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tafalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.8.4098&#8211;4107.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baloul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Edelman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(03)00491-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D89867FD0367713FDBF326B241FF3206EAD1A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yan-Xing Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.23.11247-11253.2000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04193892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Schachner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hartmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7181-7190.1998" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Montano-Hirose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.10.7372-7380.1997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>