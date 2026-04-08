--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1942,177 +1942,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches plurielles en didactique des mathématiques. Apprendre à faire des mathématiques du primaire au supérieur : quoi de neuf ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à faire des mathématiques du primaire au supérieur - Quoi de neuf ? Approches plurielles en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris 7, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280004v1</w:t>
+                <w:t xml:space="preserve">hal-03356702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à faire des mathématiques du primaire au supérieur - Quoi de neuf ? Approches plurielles en didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches plurielles en didactique des mathématiques. Apprendre à faire des mathématiques du primaire au supérieur : quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IREM de Paris 7, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356702v1</w:t>
+                <w:t xml:space="preserve">hal-02280004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des élèves et des enseignants de mathématiques. Rapport de recherche.</w:t>
               </w:r>
@@ -4148,51 +4148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Glorian Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37084/REMATEC.1980-3141.2024.n48.e2024001.id588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Moreira Baltar Bellemain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leclercq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-2183-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J4JJMBH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinvidic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseigner-la-geometrie-elementaire/12769?srsltid=AfmBOopVfKJGGqVuaME3iLoNqZvlnipgdcFkqWQ-Z8ceX_SiKbLkMZta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nebout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noirfalise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Noirfalise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrange Mich&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660837v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Glorian Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37084/REMATEC.1980-3141.2024.n48.e2024001.id588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Moreira Baltar Bellemain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leclercq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-2183-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J4JJMBH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinvidic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseigner-la-geometrie-elementaire/12769?srsltid=AfmBOopVfKJGGqVuaME3iLoNqZvlnipgdcFkqWQ-Z8ceX_SiKbLkMZta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nebout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noirfalise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Noirfalise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrange Mich&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660837v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>