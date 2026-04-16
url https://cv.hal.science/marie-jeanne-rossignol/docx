--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -983,174 +983,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Noirs libres et la citoyenneté américaine dans le Nord-Ouest des Etats-Unis (1787-1830)</w:t>
+                <w:t xml:space="preserve">Benjamin Franklin Bache’s Childhood Diary: The “Shaping” of a “Self”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.197-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1718.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524560v1</w:t>
+                <w:t xml:space="preserve">hal-03973213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Franklin Bache’s Childhood Diary: The “Shaping” of a “Self”</w:t>
+                <w:t xml:space="preserve">Les Noirs libres et la citoyenneté américaine dans le Nord-Ouest des Etats-Unis (1787-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Race et citoyenneté. Une perspective américaine (fin XVIIIè-XIXè siècles), 252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1718.369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03973213v1</w:t>
+                <w:t xml:space="preserve">hal-01524560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fin de l’esclavage à New York ou le contexte du récit de Sojourner Truth, une abolitionniste « exotique » »</w:t>
               </w:r>
@@ -1245,249 +1245,344 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Charles V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, L'empire britannique en héritage : esclavage, abolition, discrimination et commémoration de l'Amérique du nord à l'Australie, 46 (46)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mississippi: An Odyssey of the In(di)visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Chouard-Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chénetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 « Stemming the Mississippi », pp.79-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libres de couleur et la question des trois races aux États-Unis dans De la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude “Libres et de couleur aux États-Unis 1776-1860”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Cossu-Beaumont, Sorbonne Nouvelle (CREW); Augustin Habran, Université d'Orléans (Remelice); Marie-Jeanne Rossignol, Université Paris Cité (LARCA), Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inevitable Fate of All These People&amp;quot;: Indian Policy and the National Imagination (1776-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude: The Last of the Mohicans, A Narrative of 1757 in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lauric Henneton, Dec 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/te0z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1497,1387 +1592,1387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noirs et Blancs contre l’esclavage. Une alliance antiesclavagiste ambiguë aux Etats-Unis 1754-1830</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala-CIRESC, 2023, 978-2-8111-2997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréliane Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narvaez, Auréliane. Atlande, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Slavery. American Abolitionism in Transnational Perspective (1776-1865)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire l’histoire depuis les marges. Une anthologie d’historiens africains-américains, 1855-1965.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terra HN éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "SHS", 979-10-95908-01-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02958725v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire depuis les marges : une anthologie d'historiens africains-américains, 1865-1965</w:t>
+                <w:t xml:space="preserve">Undoing Slavery. American Abolitionism in Transnational Perspective (1776-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Claire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 979-10-95908-01-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950281v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pursuit of Happiness, Revue Française d’Etudes Américaines, n° 157 (2018). 256p</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecrire depuis les marges : une anthologie d'historiens africains-américains, 1865-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dantec-Lowry Hélène Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Specq (dir.)</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Parfait Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Le Dantec-Lowry; Claire Parfait; Matthieu Renault; Marie-Jeanne Rossignol; Pauline Vermeren. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terra HN éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 979-10-95908-01-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01997467v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire en marges. Les périphéries de l’histoire globale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Renault</w:t>
+                <w:t xml:space="preserve">The Pursuit of Happiness, Revue Française d’Etudes Américaines, n° 157 (2018). 256p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-86906-685-4</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Specq (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03873238v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’histoire depuis les marges. Une anthologie d’historiens africains-américains, 1855-1965.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Histoire en marges. Les périphéries de l’histoire globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vermeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, "SHS", 979-10-95908-01-2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-86906-685-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873254v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la Guinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société française d'étude du dix-huitième siècle, 2017, Hélène Cussac; Marcel Dorigny, 979-10-92328-09-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire sur l'esclavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PURH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecrire sur l'esclavage (5), 2014, Revue du philanthrope. Eric Saunier, 979-10-240-0181-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs, esclavages, libérations coloniales. Réorientation des empires, nouvelles colonisations Europe, Amériques, Afrique (1804-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gainot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Perséides Editions, 2013, "Le Monde Atlantique", 978-2-915596-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs, esclavages, libérations coloniales (1804-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gainot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2915596960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Récit de William Wells Brown, esclave fugitif, écrit par lui-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications des universités de Rouen et du Havre, 1, 2012, Collection "récits d'esclaves", Anne Wicke, 978-2-87775-553-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empire britannique en héritage : esclavage, abolition, discrimination et commémoration de l'Amérique du nord à l'Australie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers Charles V (46), 2009, L'empire britannique en héritage : esclavage, abolition, discrimination et commémoration de l'Amérique du nord à l'Australie, 978-2-9029-3746-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle Thèse en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Universités Paris 7, 1995, 2744200034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2887,533 +2982,533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Huguenot in Vermandois during the seventeenth and eighteenth centuries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naissance de la démocratie américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand van Ruymbeke</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Atlantic World of Anthony Benezet (1713-1784): From French Reformation to North American Quaker Antislavery Activism</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-33, 2016, 978-90-04-31566-2</w:t>
+              <w:t xml:space="preserve">Regards sur les Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825265v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Anthony Benezet’s Antislavery Reputation in France: An Investigation”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being Huguenot in Vermandois during the seventeenth and eighteenth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van Ruymbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Atlantic World of Anthony Benezet (1713-1784): From French Reformation to North Americn Quaker Antislavery Activism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Brill, 2016, Early American History Series The American Colonies, 1500-1830, 978-90-04-31564-8</w:t>
+              <w:t xml:space="preserve">The Atlantic World of Anthony Benezet (1713-1784): From French Reformation to North American Quaker Antislavery Activism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-33, 2016, 978-90-04-31566-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529432v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance de la démocratie américaine</w:t>
+                <w:t xml:space="preserve">“Anthony Benezet’s Antislavery Reputation in France: An Investigation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Rossignol; Bertrand Van Ruymbeke. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur les Etats-Unis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
+              <w:t xml:space="preserve">The Atlantic World of Anthony Benezet (1713-1784): From French Reformation to North Americn Quaker Antislavery Activism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brill, 2016, Early American History Series The American Colonies, 1500-1830, 978-90-04-31564-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528771v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Quaker Antislavery Commitment and How it Revolutionized French Antislavery through the Crèvecoeur-Brissot friendship1782-1789”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quakers &amp; Abolition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois Press, 2014, 978-0-252-03826-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A « Black Declaration of Independence »? War, Republic and Race in the United States of America, 1775-1787”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonino de Francesco, Judith Miller, Pierre Serna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Republics at War, 1776-1840. Revolutions, Conflicts, and Geopolitics in Europe and the Atlantic World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2013, 978-0-230-54532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Pierre Brissot, and the Fate of Atlantic Anti-Slavery during the Age of Revolutionary Wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War, Empire and Slavery, 1770-1830</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, War, culture and society, 1750-1850, 978-0-230-22989-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3423,243 +3518,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Législation esclavagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du fouet et de la fessée. Corriger et punir. Isabelle Poutrin et Élisabeth Lusset (dir.), Paris, PUF.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’esclaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du fouet et de la fessée. Corriger et punir. Isabelle Poutrin et Élisabeth Lusset (dir.). Paris : PUF.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une étrange actualité : de la Covid-19 à la fièvre jaune de 1793 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3727,51 +3822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1FB8330"/>
+    <w:nsid w:val="8A1A0498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3958,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jeanne-rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8406-4364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033276609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Breteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006#xd_co_f=NjM2NjJmMDgtNzgzOS00ZTExLWIwOTktMWEwZjE2NGNjYTYy~" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.3870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.860" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/te0z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?-Historiens-africains-americains-" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/taxonomy/term/41" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Torrent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/33034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jeanne-rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8406-4364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033276609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Breteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006#xd_co_f=NjM2NjJmMDgtNzgzOS00ZTExLWIwOTktMWEwZjE2NGNjYTYy~" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.3870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.860" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/te0z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?-Historiens-africains-americains-" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/taxonomy/term/41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Torrent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/33034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>