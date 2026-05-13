--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -1907,242 +1907,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Slavery. American Abolitionism in Transnational Perspective (1776-1865)</w:t>
+                <w:t xml:space="preserve">Ecrire depuis les marges : une anthologie d'historiens africains-américains, 1865-1965</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dantec-Lowry Hélène Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parfait Claire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Le Dantec-Lowry; Claire Parfait; Matthieu Renault; Marie-Jeanne Rossignol; Pauline Vermeren. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terra HN éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 979-10-95908-01-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958725v1</w:t>
+                <w:t xml:space="preserve">hal-02950281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire depuis les marges : une anthologie d'historiens africains-américains, 1865-1965</w:t>
+                <w:t xml:space="preserve">Undoing Slavery. American Abolitionism in Transnational Perspective (1776-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Claire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terra HN éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02950281v1</w:t>
+                <w:t xml:space="preserve">hal-02958725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pursuit of Happiness, Revue Française d’Etudes Américaines, n° 157 (2018). 256p</w:t>
               </w:r>
@@ -2418,51 +2418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire sur l'esclavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PURH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecrire sur l'esclavage (5), 2014, Revue du philanthrope. Eric Saunier, 979-10-240-0181-4</w:t>
             </w:r>
           </w:p>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Récit de William Wells Brown, esclave fugitif, écrit par lui-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications des universités de Rouen et du Havre, 1, 2012, Collection "récits d'esclaves", Anne Wicke, 978-2-87775-553-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3822,51 +3822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A1A0498"/>
+    <w:nsid w:val="8A285145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jeanne-rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8406-4364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033276609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Breteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006#xd_co_f=NjM2NjJmMDgtNzgzOS00ZTExLWIwOTktMWEwZjE2NGNjYTYy~" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.3870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.860" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/te0z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?-Historiens-africains-americains-" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/taxonomy/term/41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Torrent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/33034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jeanne-rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8406-4364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033276609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Breteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006#xd_co_f=NjM2NjJmMDgtNzgzOS00ZTExLWIwOTktMWEwZjE2NGNjYTYy~" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.3870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.860" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/te0z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?-Historiens-africains-americains-" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/taxonomy/term/41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Torrent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/33034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>