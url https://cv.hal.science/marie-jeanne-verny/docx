--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -66,3190 +66,4714 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilangues. De l'Alsace à Tahiti... Florilège des littératures en langues de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pour Les Littératures En Langues Régionales À l'École</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif pour les littératures en langues régionales à l'école. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Auceu Libre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-917111-98-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'errance et du labyrinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 298 p., 2022, Voix des Suds et des Orients, Fabrice Quéro, 978-2-36781-425-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pulm.21012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par tous les chemins. Florilège poétique des langues de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paganelli, Norbert; Verny, Marie-Jeanne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782356876256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La colleccion « Messatges » de l'IEO 1945-1960 : Jornada d'estudis ReDoc-LLACS, 27 de genièr de 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Félix Castan : Journée d'études du 5 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Paulin (1888-1944) : de la vie à l'oeuvre : actes de la journée Louisa Paulin du 1er avril 2016, Université Paul Valéry, Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vent Terral, 251 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études de langue et d'histoire occitanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 400 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Troubadours dans le texte occitan du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 423 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits du poème (1930-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service des publications de Montpellier 3, http://www.univ-montp3.fr/llacs/les-manuscrits-du-poeme-publication-electronique-des-actes/, s.p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'entorn de l'accion occitana (1930-1950): Paul Ricard, Jorgi Reboul, Carles Camproux, Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Culturel Louis Aragon, 71 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los que fan viure e treslusir l'occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 971 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, une langue, une littérature, une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lieutard; avec la collaboration de Jean Claude Forêt; Gérard Gouiran; Philippe Martel et Marie-Jeanne Verny. Université Ouverte des Humanités (UOH), s.p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cants dau deluvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. Letras d'òc, 239 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rouquette et le renouveau de la poésie occitane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. Presses universitaires de la Méditerranée, 330 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las lengas regionalas a l'escòla publica, passapòrt per una societat plurilingua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verny; Marie-Jeanne. CREO Lengadòc - FELCO, 219 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre deux langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Elalouf; Paul Cappeau; Carole Tisset. pp.111-123, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française et les langues régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lieutard; Marie-Jeanne Verny ; Etudes occitanes; ibériques; latino-américaines et lusophones (Montpellier). Presses universitaires de la Méditerranée, 356 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cant de las vilas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Torreilles; Marie-Jeanne Verny; Marie-Christine Audouy.. [et al.]. Scérèn CRDP Académie de Montpellier, 86 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bestiari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle recherche en domaine occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pulm.1006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; e &amp;quot;La Bèstio dóu Vacarés&amp;quot; : nòtas sus qualques semblanças..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vernet - &amp;quot;Qualques nòvas d'endacòm mai&amp;quot; : una òbra matriciala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/1973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Teatre de la Carrièra et la question du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (2), file:///C:/Users/Marie-Jeanne%20VERNY/Downloads/2_Vpl+22+2+Verny.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dobrir la pòrta dau reirlutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; : qualques aspèctes de la bastison narrativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, https://plumas.occitanica.eu/1680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre de Florian Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bancarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Faisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/2031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; : Quelques aspects de la construction narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Teatre de la Carrièra et la question du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (2), pp.22-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26522/vp.v22i2.5353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Companhs de camins&amp;quot;, Robert Lafont et le PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95 (95), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ykv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scène d'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle revitalisation de l’occitan, langue minorée, dans le cadre de l’enseignement public ? Le combat de la FELCO (Fédération des enseignants de langue et culture d’oc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pourquoi et comment revitaliser les langues indigènes et minorées?, 40 (40), https://journals.openedition.org/glottopol/4610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.4610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lesfargues – Robert Lafont : regards sur une correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Explorer l'œuvre de Bernard Lesfargues, 4, https://plumas.occitanica.eu/1203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment conjuguer verticalité et horizontalité dans l’organisation de la revendication au sein de l’espace occitan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la mouvance de mai 68, Lo Teatre de la Carrièra. Une aventure d’un quart de siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Balha-me la man » [donne-moi la main] : continuité et passage(s), l’aventure de la collection Messatges entre 1954 et 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1502</w:t>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepcion dels recuelhs de Leon Còrdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3, https://plumas.occitanica.eu/924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Larzac, Dotze taulas per Nòstra Dòna / Douze tables pour Notre Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.5705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allan (1927-1998) : des &amp;quot;Cants de la Tibla&amp;quot; aux &amp;quot;Cants dau Deluvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Escrivèire public&amp;quot;. Poèmes d’Ives Roqueta (1958), matrice d’une vie d’écriture et d’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3, https://plumas.occitanica.eu/669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo Batèu de pèira&amp;quot;, ou la recherche des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jòrgi Gròs (1922-2018), Anar al fons dei secrets / Georges Gros, Aller au fond des secrets, 1 (2), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.4765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profonde ambivalence des espaces clos dans &amp;quot;Obros et Rimos&amp;quot; de Bellaud de la Bellaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ecrire entre les murs. La littérature carcérale à travers les siècles et les langues, 2, https://plumas.occitanica.eu/576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire entre les murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, https://plumas.occitanica.eu/650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">23.Max Allier (1912-2002), a la raja dau temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques notes sur &amp;quot;De campèstre, d’amor e de guèrra&amp;quot; de Félix Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Le monde entier dans les yeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras femininas de l’après 68 : Rosalina Ròcha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Joana Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.331-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.4550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues régionales au Parlement, ou l’éternel retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les « langues de France », 20 ans après, 34, 69-91 - http://glottopol.univ-rouen.fr/telecharger/numero_34/gpl34_07martel_verny.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’occitan : de l’opprobre au désir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Désir de langues, subjectivité et rapports au savoir : les langues n'ont-elles pour vocation que d'être utiles ? (1), https://revue-tdfle.fr/articles/actes-1/174-enseigner-l-occitan-de-l-opprobre-au-desir. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860752v1</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glottopol.4610⟩</w:t>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.1885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Explorer l'œuvre de Bernard Lesfargues, 4, https://plumas.occitanica.eu/1203</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ives Roqueta, escriveire public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, CXXI, pp.407-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Léon Cordes, le chant au-dessus du chant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.293-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Cordes, passeur de langue et de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Leon Còrdas/Léon Cordes. Canti per los qu'an perdu la cançon, 120 (2), pp.379-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepcion de Mirèio: Lecturas del primièr centenari, entre critica e polemica, 1954-1959</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Li Nouvello de Prouvènço. Caièr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.81-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supports et contenus littéraires des productions occitanes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.69-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo viatge en Espanha dins &amp;quot;La Reborsièra&amp;quot; de Robert Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50-51, pp.143-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagne, Catalogne, Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (mai), 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'occitan au XXIe siècle, défis et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.69-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mireille entre aux déserts » (Robert Lafont ) : approches du chant X de &amp;quot;Mirèio&amp;quot;, Strophes 1 à 47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mirèio lampo, e lampo lampo ». Étude des chants VII à XII de MIrèio de Frédéric Mistral, CXIII, 1, 2009, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mireille entre aux déserts » (Robert Lafont) : approches du chant X de &amp;quot;Mirèio&amp;quot;, Strophes 1 à 47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, « Mirèio lampo, e lampo lampo ». Étude des chants VII à XII de "Mirèio" de Frédéric Mistral », CXIII (1), p. 49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : La langue bretonne et l'école républicaine. Témoignages de mémorialistes, Yves Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.214-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1425</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et exilés dans l'oeuvre de Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146-147-148, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la langue et de la littérature occitane dans quelques manuels de littérature française du second cycle des lycées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, (Images de l'occitan (Villers-Cotterêts, manuels scolaires), 49, pp.117-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1976 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3259,2302 +4783,2302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie contemporaine en langues minorisées : des territoires de l’ici à l’ouverture vers l’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Boissonneault; Bénédicte Pivot; Ali Reguigui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de langues, récits de peuples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Série Monographique en sciences humaines (volume 28), Université Laurentienne, pp.147-161, 2025, 978-0-88667-128-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boudou : Une prose au miroir de la poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Ginestet et Cécile Noalhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Jean Boudou / Tornar legir Joan Bodon,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.159-187, 2025, Études et textes occitans, 978-2-406-17231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques notes sur &amp;quot;A l’òrle dei matins&amp;quot; de Jean-Yves CASANOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yan Lespoux et François Pic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DòCUMENTS, pp.555-569, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préhistoire de l’enseignement de l’occitan à travers quelques manuels et traités pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Le Cam et Erwan Le Pipec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et les langues dans les espaces en situation de partage linguistique à travers l’histoire, actes du colloque international, Quimper, Pôle universitaire Pierre Jakez Hélias – 19-21 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.295-309, 2024, 978-2-7535-9503-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux grandes voix de la littérature occitane contemporaine. Louisa Paulin (1888-1944), Marcelle Delpastre (1925-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Debobakas, Erwan Hupel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes de(s) lettres minoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIR, pp.67-89, 2023, 978-2-917681-60-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensenhar l’occitan, Robèrt Lafont al còr d’una aventura que contunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Alcouffe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurocat, pp.43-51, 2023, 9-782959-106507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'occitan, langue-culture en lycée : des textes et une expérience professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Argia Olçomendi; Urtzi Omenez; Benoit Lascano; Amaia Elizalde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapurdum, Mélanges offerts à Jon CASENAVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (XXIV), IKER UMR 5478 (CNRS - Université Bordeaux Montaigne, pp.359-368, 2023, 978-2-9590077-1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/127ub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04899457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques interdisciplinaires en matière d’enseignement de l’occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sorba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 Les défis pédagogiques, EME éditions, pp.41-65, 2022, Proximités - Sociolinguistique et langue française, 978-2-8066-3761-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythes et figures de l’errance chez Max Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Carminati et Marie-Jeanne Verny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l’errance et du labyrinthe. Le mythe revisité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM - Presses universitaires de la Méditerranée, https://books.openedition.org/pulm/21296#id, 2022, Voix des Suds et des Orients, 978-2-36781-425-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordinari del mond&amp;quot; d’Ives Roqueta, entre unitat e dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidélités et dissidence, actes du XIIe congès de l’AIEO – Albi, juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, SFAIEO - Section française de l'Association internationale d'études occitanes, pp.753-762, 2020, 9-782907-673167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occitan et les autres langues de France Des langues et cultures en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erwan Hupel; Jon / Jean Casenave; Gwendal Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux chemins de la littérature, repenser l’analyse des littératures en langues minorisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIR, 2020, 978-2-917681-53-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Quimèra : un happax dans l’œuvre romanesque de Jean Boudou / Joan Bodon (1920-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucilla Spetia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un’invenzione romanza : il romanzo e le sue trasformazioni nelle letterature medievale e moderne, atti del VI seminario internazionale di studio, L’Aquila, 26-27 novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spolia, pp.49663, 2020, 1824-727X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vernet, savant et pédagogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire grammatical de l'occitan moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-13, 2020, Estudis occitans, 978-2-36781-289-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège poétique. Occitan - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paganelli, Norbert, Verny, Marie-Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Par tous les chemins. Florilège poétique des langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-472, 2019, 9782356876256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie occitane et Résistance, entre contexte historique et construction mythique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geniu Gherardi; Ghjuvan Guidu Talamoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistenza è Machja literaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stamperia Sammarcelli, p. 239-283., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrera Aitor; Grifoll Isabl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitània en Catalonha: de tempses novèls, de novèlas perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 811-823, 2017, Occitània en Catalonha: de tempses novèls, de novèlas perspectivas, 978-84-393-9567-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrera Baiget, Aitor; Grifoll, Isabe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes del congrès de l’AIEO, Occitània en Catalonha: de tempses novèls, de novèlas perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generalitat de Catalonha. Departament de la Cultura. Direccion Generala de la Politica Linguistica http://llengua.gencat.cat ©; Deputacion de Lhèida; Institut d'Estudis Ilerdencs, pp.811-823, 2017, 878-84-393-9567-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legir &amp;quot;Lo Regentòt d’Artigas&amp;quot; e &amp;quot;Sinèra e la mòstra d’òr&amp;quot; d’Andrieu Lagarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristian Lagarda; Martina Lagarda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per la lenga e la cultura d’Òc. Andrieu Lagarda, la fe en òbras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-67, 2016, 978-2-35935-185-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier, ville occitane. XVIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amalvi Christian; Pech Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Privat, pp.721-737, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De qualques letras de Joan Bodon a Robèrt Lafont (1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Courouau Jean-François; Pic François; Torreilles Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amb un fil d'amistat: Mélanges offerts à Philippe Gardy par ses collègues, ses disciples et amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'étude de la littérature occitane, pp.927-945, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue des auteurs: La littérature occitane vue par ceux qui l'écrivent : littérature périphérique ou littérature tout court ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard Nelly; Thomas Mannaig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des littératures périphériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.137-163, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Îles, isclas, illas, isule dans la littérature occitane contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugène Ghérardi; Danièle Maoudj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum. Mélanges offerts au professeur Jacques Fusina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sanmarcelli, pp.73-95, 2009, 978-2-915371-42-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Îles, isclas, illas, isule dans la littérature occitane contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugène Gherardi et Danièle Maoudj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum : Mélanges offerts au Professeur Jacques Fusina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stamperia Sammarcelli, pp.73-95, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Younet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardy et Philippe Martel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de pauvres : autobiographies occitanes en vers au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garae Hésiode, pp.547-572, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils et exilés dans l'oeuvre de Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numéro spécial Max Rouquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches et d'Etudes du Clermontais, pp.37-42, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos entre prose et poésie : de quelques motifs rouquettiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les troubadours ; Max Rouquette ; Tommaso Landolfi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 950-951, Europe, pp.212-224, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches et d'Etudes du Clermontais, pp.37-42, 2008</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université instrument de sauvegarde de l'occitan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrystelle Burban; Christian Lagarde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école, instrument de sauvetage des langues menacées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.197-217, 2007, 978-2-35412-018-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.197-217, 2007, 978-2-35412-018-4</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue et la culture occitane dans les manifestations publiques festives et culturelles. Place et représentation-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén-Garabato; Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalité sociolinguistique et création culturelle en langues de France au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 279-303, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p. 279-303, 2007</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituteurs, école et occitan. De la réalité à sa représentation littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lieutard; Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école française et les langues régionales. XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-341, 2007, Estudis occitans, 9782842698027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.309-341, 2007, Estudis occitans, 9782842698027</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux langues, c'est deux clés pour ouvrir le monde ». Roland Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lagarde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en situation bilingue, Actes du colloque des 20, 21, 22 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Perpignan, pp.167 - 182, 2005, 978-2-914518-51-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5564,1616 +7088,1616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et culture occitane : l’état d'urgence permanent : entre perte de la langue et actions de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues régionales, d'Outre-mer et minorisées : quelles urgences linguistiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dylis. Université de Rouen, Oct 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Bestiari lemosin&amp;quot; de Marcela Delpastre : traitement original d'un genre littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcelle Delpastre, une femme-monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès; Ethnopôle GARAE Carcassonne, Oct 2024, Toulouse et Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espaci dins &amp;quot;Mirèio&amp;quot; de Mistral, entre realitat e vision geopoetica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frederic Mistral e l'espaci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Estudis Occitans - IEO, Oct 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre de la Carrièra et la question du féminisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femnas e engatjament</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafont, la revue &amp;quot;Lengas&amp;quot; et la sociolinguistique occitane à Montpellier, une recherche impliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès du Réseau Francophone de Sociolinguistique La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire LEST; Aix-Marseille Université, Jan 2022, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Allier, a la raja dau temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études La collection « Messatges » de l'IEO 1945-1960, ReDoc-LLACS, Univserité Paul-Valéry, Montpellier, 27 janvier 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étrange invention poétique de Max Rouquette : La lauseta e lo maçarèl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Bernard de Ventadour, folle amour et courtoisie", Trobada tenue à Darnets les 9-10 septembre 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Darnets, France. pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Occitània en Catalonha: de tempses novèls, de novèlas perspectivas", XI congrès de l'AIEO, Lleida, 2014, 16 au 21 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lleida, España. pp.811-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Paulin e las voses del pòble : entre collecta e re-creacion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Louisa Paulin (1888 - 1944) de la vie à l'oeuvre", Journée Louisa Paulin ,Université Paul Valéry Montpellier, 1er avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France. pp.37-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une littérature en situation de diglossie : la littérature occitane vue par ceux qui l’écrivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">139e Congrès national des sociétés historiques et scientifiques, Nîmes, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escrituras femininas de l'après 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Université Occitane d'Estiu, Femnas d’aicí d’ailà, Femmes d’ici d’ailleurs, 6-10 juillet 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nîmes, France. pp.221-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mistral ou l'illusion de Robert Lafont (1954): Genèse et réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès de l'AIEO, Béziers, 12-19 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Béziers, France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Roqueta e la revista &amp;quot;Occitania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Septèmes les vallons - 2 février 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Septèmes-les-Vallons, France. pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allan (Montpellier 1927 - Avignon 1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes "Robert Allan (Montpellier 1927 - Avignon 1998). L'itinéraire singulier d'un poète dans le siècle", Aix-la-Chapelle, 24-31 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.937-949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de la recherche sur la littérature occitane contemporaine  XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes, Aix-la-Chapelle, 24-31 août 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l'occitan en 2009-2010. Un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontres scientifiques du Réseau Latinus,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. pp.191-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.937-949</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance Serge Bec - Robert Lafont, 1954-1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études RedOc/ LLACS sur le poète Serge Bec, Université Paul-Valéry, Montpellier, 3 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.328-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.328-354</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'occitan au XXIe siècle, défis et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'Académie de la langue basque : « Pirinioetako hizkuntzak : lehena eta oraina / As luengas d?os Pirineus : passau y presén / Las lengas deus Pireneus : passat e present / Les llengües dels Pirineus : passat i present, Pampelune, 6-11 octobre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pampelune, Espagne. pp.407-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Pampelune, Espagne. pp.407-439</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilh e exilhats dins l'òbra de Max Roqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exilh e exilhats dins l'òbra de Max Roqueta, Nîmes, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.187-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.187-195</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los camins de l'ulhauç (les chemins de l'éclair)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du VIIIe Congrès de l'Association internationale d'études occitanes, Bordeaux, 12-17 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.1297-1313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.1297-1313</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et pourtant ils écrivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Babel renversée : économie et écologie des langues régionales et minoritaires = "Rovesciare Babele : economia ed ecologia delle lingue regionali e minoritarie", Troisièmes journées des Droits linguistiques = Terze giornate dei diritti linguistic, Université de Teramo, Faeto (Foggia), 20-30 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Faeto, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Faeto, Italie</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualitat de la creacion poetica occitana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualitat de la creacion poetica occitana Nîmes, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nîmes, France. pp.115-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nîmes, France. pp.115-136</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; de Joan Ganiayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Jean Ganiayre et la littérature contemporaine du périgord", Jornada inter-universitària Tolosa II – Lo Miralh e Montpelhièr III - Paul Valéry, Toulouse, 13 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7183,3443 +8707,2011 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martel</w:t>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Còrdas / Léon Cordes « canti per los qu'an perdut la cançon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verny Marie-Jeanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120 (2), 296 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bec, un poète provençal dans le siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 115 (2), pp.307-624, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amistat occitano-catalana - Pais d'oc e Espanha, una fraternitat poetica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, 96 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner une langue régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Lespoux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 95 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirèio lampo, e lampo, e lampo !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CXIII, pp.1-136, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, le catalan et l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 95, 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 65, 241 p., 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054643v1</w:t>
-              </w:r>
-[...1430 lines deleted...]
-                <w:t xml:space="preserve">hal-03104261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature occitane contemporaine. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitània. Centres e periferias/Centri e periferie, Atti del XIII Convegno del l’AIEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.73-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Despastre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://fresques.ina.fr/borbolh-occitan-fr/parcours/0002/l-occitan-qu-es-aquo.html</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00094#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00019#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque 1968-1988 : 20 ans de littérature occitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00017#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubadours occitans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00016#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00094#eclairage</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">29 nov. 1980 - Marche de la CGT pour l'ouverture du gisement de Ladrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00058#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Max Rouquette</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00019#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00022#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">29 nov. 1980 - Marche de la CGT pour l'ouverture du gisement de Ladrecht</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pécout, Privat et Bardou, mis à l'honneur par le Troubadour Art Ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00058#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00026#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Serge Bec</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00020</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00093#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pécout, Privat et Bardou, mis à l'honneur par le Troubadour Art Ensemble</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00021#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la littérature occitane en 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00025#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 mai 1980 - Manifestation du Parti communiste à Montpellier - Notice d'éclairage contextuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00026#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00051#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robert Lafont</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, qu'es aquò ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/parcours/0002/l-occitan-qu-es-aquo.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistral et le Félibrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l'Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00015#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rayonnement de la culture d'oc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Saisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh occitan / 50 ans de bouillonnement occitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/parcours/0004/le-rayonnement-de-la-culture-d-oc.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Broglia chante Robert Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00022#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean Boudou</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Manciet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00093#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00092#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00021#eclairage</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roland Pécout, un écrivain voyageur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...590 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10629,167 +10721,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie en oc. Musique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie en Oc. Musique ! = La vida en Òc. Musica !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contes de la garriga nauta / Contes de la haute garrigue (Jòrgi Gròs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contes de la Garriga Nauta (Jòrgi Gròs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10799,144 +10891,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rouquette : retrouver le chant profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guilhem Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11083,51 +11175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bancarel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Faisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v22i2.5353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5705" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joana Verny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4550" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1345" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03630087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113943v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860758v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Verny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/per-la-lenga-e-la-cultura-doc-andrieu-lagarda/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994452v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071573v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04734661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-de-l-errance-et-du-labyrinthe.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Audouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude For&#234;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902699v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Assi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Saisset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076944v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Souche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guilhem Rouquette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pour Les Litt&#233;ratures En Langues R&#233;gionales &#192; l'&#201;cole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lauceulibre.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04734661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-de-l-errance-et-du-labyrinthe.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Audouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude For&#234;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bancarel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Faisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v22i2.5353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykv" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4610" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joana Verny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4550" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03630087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1885" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063381v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113943v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Verny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/per-la-lenga-e-la-cultura-doc-andrieu-lagarda/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900856v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903590v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902699v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Assi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Saisset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Souche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guilhem Rouquette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>