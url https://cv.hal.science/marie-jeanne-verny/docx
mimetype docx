--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -360,1100 +360,1100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de Félix Castan : Journée d'études du 5 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La colleccion « Messatges » de l'IEO 1945-1960 : Jornada d'estudis ReDoc-LLACS, 27 de genièr de 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Paulin (1888-1944) : de la vie à l'oeuvre : actes de la journée Louisa Paulin du 1er avril 2016, Université Paul Valéry, Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vent Terral, 251 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Vent Terral, 251 p., 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Troubadours dans le texte occitan du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 423 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études de langue et d'histoire occitanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 400 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Lespoux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, 400 p., 2015</w:t>
+                <w:t xml:space="preserve">hal-03053901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits du poème (1930-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service des publications de Montpellier 3, http://www.univ-montp3.fr/llacs/les-manuscrits-du-poeme-publication-electronique-des-actes/, s.p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 423 p., 2015</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'entorn de l'accion occitana (1930-1950): Paul Ricard, Jorgi Reboul, Carles Camproux, Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Culturel Louis Aragon, 71 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service des publications de Montpellier 3, http://www.univ-montp3.fr/llacs/les-manuscrits-du-poeme-publication-electronique-des-actes/, s.p., 2015</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los que fan viure e treslusir l'occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 971 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Centre Culturel Louis Aragon, 71 p., 2014</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, une langue, une littérature, une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lieutard; avec la collaboration de Jean Claude Forêt; Gérard Gouiran; Philippe Martel et Marie-Jeanne Verny. Université Ouverte des Humanités (UOH), s.p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cants dau deluvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. Letras d'òc, 239 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rouquette et le renouveau de la poésie occitane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. Presses universitaires de la Méditerranée, 330 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las lengas regionalas a l'escòla publica, passapòrt per una societat plurilingua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verny; Marie-Jeanne. CREO Lengadòc - FELCO, 219 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre deux langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lambert-Lucas, 971 p., 2014</w:t>
+              <w:t xml:space="preserve">Marie-Laure Elalouf; Paul Cappeau; Carole Tisset. pp.111-123, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'occitan, une langue, une littérature, une histoire</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cant de las vilas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Torreilles; Marie-Jeanne Verny; Marie-Christine Audouy.. [et al.]. Scérèn CRDP Académie de Montpellier, 86 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française et les langues régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hervé Lieutard; avec la collaboration de Jean Claude Forêt; Gérard Gouiran; Philippe Martel et Marie-Jeanne Verny. Université Ouverte des Humanités (UOH), s.p., 2012</w:t>
+              <w:t xml:space="preserve">Hervé Lieutard; Marie-Jeanne Verny ; Etudes occitanes; ibériques; latino-américaines et lusophones (Montpellier). Presses universitaires de la Méditerranée, 356 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...361 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050854v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03050857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bestiari</w:t>
               </w:r>
@@ -1624,3024 +1624,3024 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Teatre de la Carrièra et la question du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26522/vp.v22i2.5353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vernet - &amp;quot;Qualques nòvas d'endacòm mai&amp;quot; : una òbra matriciala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/1973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Teatre de la Carrièra et la question du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), file:///C:/Users/Marie-Jeanne%20VERNY/Downloads/2_Vpl+22+2+Verny.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobrir la pòrta dau reirlutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; e &amp;quot;La Bèstio dóu Vacarés&amp;quot; : nòtas sus qualques semblanças..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Florian Vernet - &amp;quot;Qualques nòvas d'endacòm mai&amp;quot; : una òbra matriciala</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; : qualques aspèctes de la bastison narrativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/1973</w:t>
+              <w:t xml:space="preserve">, 2025, 6, https://plumas.occitanica.eu/1680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (2), file:///C:/Users/Marie-Jeanne%20VERNY/Downloads/2_Vpl+22+2+Verny.pdf</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre de Florian Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/2031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dobrir la pòrta dau reirlutz</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; : Quelques aspects de la construction narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1834</w:t>
+              <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; : qualques aspèctes de la bastison narrativa</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la mouvance de mai 68, Lo Teatre de la Carrièra. Une aventure d’un quart de siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, https://plumas.occitanica.eu/1680</w:t>
+              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’œuvre de Florian Vernet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Companhs de camins&amp;quot;, Robert Lafont et le PCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95 (95), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scène d'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bancarel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle revitalisation de l’occitan, langue minorée, dans le cadre de l’enseignement public ? Le combat de la FELCO (Fédération des enseignants de langue et culture d’oc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pourquoi et comment revitaliser les langues indigènes et minorées?, 40 (40), https://journals.openedition.org/glottopol/4610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.4610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lesfargues – Robert Lafont : regards sur une correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Explorer l'œuvre de Bernard Lesfargues, 4, https://plumas.occitanica.eu/1203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment conjuguer verticalité et horizontalité dans l’organisation de la revendication au sein de l’espace occitan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Faisse</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allan (1927-1998) : des &amp;quot;Cants de la Tibla&amp;quot; aux &amp;quot;Cants dau Deluvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/2031</w:t>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Larzac, Dotze taulas per Nòstra Dòna / Douze tables pour Notre Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.5705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Balha-me la man » [donne-moi la main] : continuité et passage(s), l’aventure de la collection Messatges entre 1954 et 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1696</w:t>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepcion dels recuelhs de Leon Còrdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3, https://plumas.occitanica.eu/924</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Escrivèire public&amp;quot;. Poèmes d’Ives Roqueta (1958), matrice d’une vie d’écriture et d’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3, https://plumas.occitanica.eu/669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo Batèu de pèira&amp;quot;, ou la recherche des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jòrgi Gròs (1922-2018), Anar al fons dei secrets / Georges Gros, Aller au fond des secrets, 1 (2), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.4765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profonde ambivalence des espaces clos dans &amp;quot;Obros et Rimos&amp;quot; de Bellaud de la Bellaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ecrire entre les murs. La littérature carcérale à travers les siècles et les langues, 2, https://plumas.occitanica.eu/576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire entre les murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, https://plumas.occitanica.eu/650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">23.Max Allier (1912-2002), a la raja dau temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques notes sur &amp;quot;De campèstre, d’amor e de guèrra&amp;quot; de Félix Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Le monde entier dans les yeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras femininas de l’après 68 : Rosalina Ròcha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Joana Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.331-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.4550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues régionales au Parlement, ou l’éternel retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les « langues de France », 20 ans après, 34, 69-91 - http://glottopol.univ-rouen.fr/telecharger/numero_34/gpl34_07martel_verny.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’occitan : de l’opprobre au désir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Désir de langues, subjectivité et rapports au savoir : les langues n'ont-elles pour vocation que d'être utiles ? (1), https://revue-tdfle.fr/articles/actes-1/174-enseigner-l-occitan-de-l-opprobre-au-desir. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95 (95), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11ykv⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.1885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1502</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ives Roqueta, escriveire public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, CXXI, pp.407-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Léon Cordes, le chant au-dessus du chant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.293-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Cordes, passeur de langue et de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Leon Còrdas/Léon Cordes. Canti per los qu'an perdu la cançon, 120 (2), pp.379-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepcion de Mirèio: Lecturas del primièr centenari, entre critica e polemica, 1954-1959</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Li Nouvello de Prouvènço. Caièr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.81-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supports et contenus littéraires des productions occitanes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.69-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo viatge en Espanha dins &amp;quot;La Reborsièra&amp;quot; de Robert Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50-51, pp.143-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagne, Catalogne, Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (mai), 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : La langue bretonne et l'école républicaine. Témoignages de mémorialistes, Yves Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.214-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1425</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'occitan au XXIe siècle, défis et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mireille entre aux déserts » (Robert Lafont ) : approches du chant X de &amp;quot;Mirèio&amp;quot;, Strophes 1 à 47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mirèio lampo, e lampo lampo ». Étude des chants VII à XII de MIrèio de Frédéric Mistral, CXIII, 1, 2009, pp.49-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3, https://plumas.occitanica.eu/924</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mireille entre aux déserts » (Robert Lafont) : approches du chant X de &amp;quot;Mirèio&amp;quot;, Strophes 1 à 47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, « Mirèio lampo, e lampo lampo ». Étude des chants VII à XII de "Mirèio" de Frédéric Mistral », CXIII (1), p. 49-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...1692 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995177v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03077583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et exilés dans l'oeuvre de Max Rouquette</w:t>
               </w:r>
@@ -5083,4259 +5083,4259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ensenhar l’occitan, Robèrt Lafont al còr d’una aventura que contunha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Alcouffe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurocat, pp.43-51, 2023, 9-782959-106507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux grandes voix de la littérature occitane contemporaine. Louisa Paulin (1888-1944), Marcelle Delpastre (1925-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Debobakas, Erwan Hupel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes de(s) lettres minoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIR, pp.67-89, 2023, 978-2-917681-60-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'occitan, langue-culture en lycée : des textes et une expérience professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Argia Olçomendi; Urtzi Omenez; Benoit Lascano; Amaia Elizalde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapurdum, Mélanges offerts à Jon CASENAVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (XXIV), IKER UMR 5478 (CNRS - Université Bordeaux Montaigne, pp.359-368, 2023, 978-2-9590077-1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127ub⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques interdisciplinaires en matière d’enseignement de l’occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Sorba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 1 Les défis pédagogiques, EME éditions, pp.41-65, 2022, Proximités - Sociolinguistique et langue française, 978-2-8066-3761-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Volume 1 Les défis pédagogiques, EME éditions, pp.41-65, 2022, Proximités - Sociolinguistique et langue française, 978-2-8066-3761-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et figures de l’errance chez Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Carminati et Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’errance et du labyrinthe. Le mythe revisité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM - Presses universitaires de la Méditerranée, https://books.openedition.org/pulm/21296#id, 2022, Voix des Suds et des Orients, 978-2-36781-425-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, PULM - Presses universitaires de la Méditerranée, https://books.openedition.org/pulm/21296#id, 2022, Voix des Suds et des Orients, 978-2-36781-425-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vernet, savant et pédagogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Vernet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire grammatical de l'occitan moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-13, 2020, Estudis occitans, 978-2-36781-289-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordinari del mond&amp;quot; d’Ives Roqueta, entre unitat e dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidélités et dissidence, actes du XIIe congès de l’AIEO – Albi, juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, SFAIEO - Section française de l'Association internationale d'études occitanes, pp.753-762, 2020, 9-782907-673167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occitan et les autres langues de France Des langues et cultures en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erwan Hupel; Jon / Jean Casenave; Gwendal Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux chemins de la littérature, repenser l’analyse des littératures en langues minorisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIR, 2020, 978-2-917681-53-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Quimèra : un happax dans l’œuvre romanesque de Jean Boudou / Joan Bodon (1920-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucilla Spetia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un’invenzione romanza : il romanzo e le sue trasformazioni nelle letterature medievale e moderne, atti del VI seminario internazionale di studio, L’Aquila, 26-27 novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spolia, pp.49663, 2020, 1824-727X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilège poétique. Occitan - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paganelli, Norbert, Verny, Marie-Jeanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par tous les chemins. Florilège poétique des langues de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-472, 2019, 9782356876256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie occitane et Résistance, entre contexte historique et construction mythique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geniu Gherardi; Ghjuvan Guidu Talamoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resistenza è Machja literaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stamperia Sammarcelli, p. 239-283., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carrera Aitor; Grifoll Isabl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occitània en Catalonha: de tempses novèls, de novèlas perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 811-823, 2017, Occitània en Catalonha: de tempses novèls, de novèlas perspectivas, 978-84-393-9567-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carrera Baiget, Aitor; Grifoll, Isabe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes del congrès de l’AIEO, Occitània en Catalonha: de tempses novèls, de novèlas perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generalitat de Catalonha. Departament de la Cultura. Direccion Generala de la Politica Linguistica http://llengua.gencat.cat ©; Deputacion de Lhèida; Institut d'Estudis Ilerdencs, pp.811-823, 2017, 878-84-393-9567-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legir &amp;quot;Lo Regentòt d’Artigas&amp;quot; e &amp;quot;Sinèra e la mòstra d’òr&amp;quot; d’Andrieu Lagarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristian Lagarda; Martina Lagarda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per la lenga e la cultura d’Òc. Andrieu Lagarda, la fe en òbras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-67, 2016, 978-2-35935-185-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, ville occitane. XVIIe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amalvi Christian; Pech Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.721-737, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De qualques letras de Joan Bodon a Robèrt Lafont (1950-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Courouau Jean-François; Pic François; Torreilles Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amb un fil d'amistat: Mélanges offerts à Philippe Gardy par ses collègues, ses disciples et amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude de la littérature occitane, pp.927-945, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue des auteurs: La littérature occitane vue par ceux qui l'écrivent : littérature périphérique ou littérature tout court ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchard Nelly; Thomas Mannaig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des littératures périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.137-163, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Younet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gardy et Philippe Martel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de pauvres : autobiographies occitanes en vers au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garae Hésiode, pp.547-572, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles, isclas, illas, isule dans la littérature occitane contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugène Ghérardi; Danièle Maoudj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum. Mélanges offerts au professeur Jacques Fusina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sanmarcelli, pp.73-95, 2009, 978-2-915371-42-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles, isclas, illas, isule dans la littérature occitane contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugène Gherardi et Danièle Maoudj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum : Mélanges offerts au Professeur Jacques Fusina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stamperia Sammarcelli, pp.73-95, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos entre prose et poésie : de quelques motifs rouquettiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gardy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les troubadours ; Max Rouquette ; Tommaso Landolfi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 950-951, Europe, pp.212-224, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils et exilés dans l'oeuvre de Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numéro spécial Max Rouquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches et d'Etudes du Clermontais, pp.37-42, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université instrument de sauvegarde de l'occitan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrystelle Burban; Christian Lagarde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école, instrument de sauvetage des langues menacées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.197-217, 2007, 978-2-35412-018-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue et la culture occitane dans les manifestations publiques festives et culturelles. Place et représentation-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén-Garabato; Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalité sociolinguistique et création culturelle en langues de France au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 279-303, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituteurs, école et occitan. De la réalité à sa représentation littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lieutard; Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école française et les langues régionales. XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-341, 2007, Estudis occitans, 9782842698027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux langues, c'est deux clés pour ouvrir le monde ». Roland Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lagarde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en situation bilingue, Actes du colloque des 20, 21, 22 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Perpignan, pp.167 - 182, 2005, 978-2-914518-51-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Còrdas / Léon Cordes « canti per los qu'an perdut la cançon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verny Marie-Jeanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120 (2), 296 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bec, un poète provençal dans le siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 115 (2), pp.307-624, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner une langue régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...1062 lines deleted...]
-                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-05428034v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 95 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amistat occitano-catalana - Pais d'oc e Espanha, una fraternitat poetica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, 96 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirèio lampo, e lampo, e lampo !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CXIII, pp.1-136, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, le catalan et l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, 241 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Bestiari lemosin&amp;quot; de Marcela Delpastre : traitement original d'un genre littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcelle Delpastre, une femme-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès; Ethnopôle GARAE Carcassonne, Oct 2024, Toulouse et Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espaci dins &amp;quot;Mirèio&amp;quot; de Mistral, entre realitat e vision geopoetica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frederic Mistral e l'espaci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Estudis Occitans - IEO, Oct 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et culture occitane : l’état d'urgence permanent : entre perte de la langue et actions de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues régionales, d'Outre-mer et minorisées : quelles urgences linguistiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dylis. Université de Rouen, Oct 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès; Ethnopôle GARAE Carcassonne, Oct 2024, Toulouse et Carcassonne, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre de la Carrièra et la question du féminisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femnas e engatjament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Estudis Occitans - IEO, Oct 2024, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafont, la revue &amp;quot;Lengas&amp;quot; et la sociolinguistique occitane à Montpellier, une recherche impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès du Réseau Francophone de Sociolinguistique La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire LEST; Aix-Marseille Université, Jan 2022, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès, May 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Allier, a la raja dau temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études La collection « Messatges » de l'IEO 1945-1960, ReDoc-LLACS, Univserité Paul-Valéry, Montpellier, 27 janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire LEST; Aix-Marseille Université, Jan 2022, Aix-en- Provence, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étrange invention poétique de Max Rouquette : La lauseta e lo maçarèl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Bernard de Ventadour, folle amour et courtoisie", Trobada tenue à Darnets les 9-10 septembre 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Darnets, France. pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Occitània en Catalonha: de tempses novèls, de novèlas perspectivas", XI congrès de l'AIEO, Lleida, 2014, 16 au 21 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lleida, España. pp.811-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Darnets, France. pp.135-146</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Paulin e las voses del pòble : entre collecta e re-creacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Louisa Paulin (1888 - 1944) de la vie à l'oeuvre", Journée Louisa Paulin ,Université Paul Valéry Montpellier, 1er avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.37-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lleida, España. pp.811-823</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras femininas de l'après 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème Université Occitane d'Estiu, Femnas d’aicí d’ailà, Femmes d’ici d’ailleurs, 6-10 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nîmes, France. pp.221-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.37-62</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une littérature en situation de diglossie : la littérature occitane vue par ceux qui l’écrivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">139e Congrès national des sociétés historiques et scientifiques, Nîmes, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistral ou l'illusion de Robert Lafont (1954): Genèse et réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès de l'AIEO, Béziers, 12-19 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Béziers, France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nîmes, France. pp.221-247</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Roqueta e la revista &amp;quot;Occitania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Septèmes les vallons - 2 février 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Septèmes-les-Vallons, France. pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Béziers, France. pp.61-74</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance Serge Bec - Robert Lafont, 1954-1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études RedOc/ LLACS sur le poète Serge Bec, Université Paul-Valéry, Montpellier, 3 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.328-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Septèmes-les-Vallons, France. pp.44-53</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'occitan au XXIe siècle, défis et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'Académie de la langue basque : « Pirinioetako hizkuntzak : lehena eta oraina / As luengas d?os Pirineus : passau y presén / Las lengas deus Pireneus : passat e present / Les llengües dels Pirineus : passat i present, Pampelune, 6-11 octobre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pampelune, Espagne. pp.407-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de la recherche sur la littérature occitane contemporaine  XIXe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes, Aix-la-Chapelle, 24-31 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.39-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'occitan en 2009-2010. Un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rencontres scientifiques du Réseau Latinus,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.191-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Allan (Montpellier 1927 - Avignon 1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes "Robert Allan (Montpellier 1927 - Avignon 1998). L'itinéraire singulier d'un poète dans le siècle", Aix-la-Chapelle, 24-31 août 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.937-949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.39-47</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilh e exilhats dins l'òbra de Max Roqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exilh e exilhats dins l'òbra de Max Roqueta, Nîmes, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.187-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.191-211</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los camins de l'ulhauç (les chemins de l'éclair)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du VIIIe Congrès de l'Association internationale d'études occitanes, Bordeaux, 12-17 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.1297-1313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.328-354</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et pourtant ils écrivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Babel renversée : économie et écologie des langues régionales et minoritaires = "Rovesciare Babele : economia ed ecologia delle lingue regionali e minoritarie", Troisièmes journées des Droits linguistiques = Terze giornate dei diritti linguistic, Université de Teramo, Faeto (Foggia), 20-30 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Faeto, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Pampelune, Espagne. pp.407-439</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; de Joan Ganiayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Jean Ganiayre et la littérature contemporaine du périgord", Jornada inter-universitària Tolosa II – Lo Miralh e Montpelhièr III - Paul Valéry, Toulouse, 13 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.187-195</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualitat de la creacion poetica occitana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualitat de la creacion poetica occitana Nîmes, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nîmes, France. pp.115-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069021v1</w:t>
-              </w:r>
-[...699 lines deleted...]
-                <w:t xml:space="preserve">hal-03054643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9416,1239 +9416,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00092#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">29 nov. 1980 - Marche de la CGT pour l'ouverture du gisement de Ladrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00058#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque 1968-1988 : 20 ans de littérature occitane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00017#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubadours occitans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00016#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcelle Despastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://fresques.ina.fr/borbolh-occitan-fr/parcours/0002/l-occitan-qu-es-aquo.html</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00094#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00019#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Colloque 1968-1988 : 20 ans de littérature occitane</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00017#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les troubadours occitans</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pécout, Privat et Bardou, mis à l'honneur par le Troubadour Art Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00026#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00016#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00022#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">29 nov. 1980 - Marche de la CGT pour l'ouverture du gisement de Ladrecht</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00093#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00021#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la littérature occitane en 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00025#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 mai 1980 - Manifestation du Parti communiste à Montpellier - Notice d'éclairage contextuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00058#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00051#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robert Lafont</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, qu'es aquò ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/parcours/0002/l-occitan-qu-es-aquo.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rayonnement de la culture d'oc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Saisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh occitan / 50 ans de bouillonnement occitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/parcours/0004/le-rayonnement-de-la-culture-d-oc.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistral et le Félibrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l'Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00015#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Broglia chante Robert Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00022#eclairage</w:t>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...728 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904004v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04903742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pécout</w:t>
               </w:r>
@@ -11175,51 +11175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pour Les Litt&#233;ratures En Langues R&#233;gionales &#192; l'&#201;cole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lauceulibre.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04734661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-de-l-errance-et-du-labyrinthe.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Audouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude For&#234;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bancarel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Faisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v22i2.5353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykv" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4610" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joana Verny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4550" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03630087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1885" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063381v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113943v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Verny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/per-la-lenga-e-la-cultura-doc-andrieu-lagarda/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900856v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903590v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902699v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Assi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Saisset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Souche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guilhem Rouquette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pour Les Litt&#233;ratures En Langues R&#233;gionales &#192; l'&#201;cole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lauceulibre.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04734661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-de-l-errance-et-du-labyrinthe.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Audouy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude For&#234;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v22i2.5353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bancarel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Faisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joana Verny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4550" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03630087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1885" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063381v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113943v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Verny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/per-la-lenga-e-la-cultura-doc-andrieu-lagarda/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Assi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Saisset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Souche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guilhem Rouquette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>