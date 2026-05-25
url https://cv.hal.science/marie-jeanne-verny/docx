--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,10652 +66,10799 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastrabelè&amp;quot; de Roland Pécout : une œuvre bilingue ou deux œuvres en une ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Littérature occitane contemporaine et autotraduction, 8, https://plumas.occitanica.eu/2327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vernet - &amp;quot;Qualques nòvas d'endacòm mai&amp;quot; : una òbra matriciala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/1973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Teatre de la Carrièra et la question du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), file:///C:/Users/Marie-Jeanne%20VERNY/Downloads/2_Vpl+22+2+Verny.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobrir la pòrta dau reirlutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; e &amp;quot;La Bèstio dóu Vacarés&amp;quot; : nòtas sus qualques semblanças..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; : qualques aspèctes de la bastison narrativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, https://plumas.occitanica.eu/1680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre de Florian Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Florian Vernet, derrière les miroirs de l'écriture (7), https://plumas.occitanica.eu/2031</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; : Quelques aspects de la construction narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Joan Ganhaire, diversité des genres et unité de l’œuvre, 6, https://plumas.occitanica.eu/1696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Teatre de la Carrièra et la question du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26522/vp.v22i2.5353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Companhs de camins&amp;quot;, Robert Lafont et le PCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95 (95), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scène d'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle revitalisation de l’occitan, langue minorée, dans le cadre de l’enseignement public ? Le combat de la FELCO (Fédération des enseignants de langue et culture d’oc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pourquoi et comment revitaliser les langues indigènes et minorées?, 40 (40), https://journals.openedition.org/glottopol/4610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.4610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lesfargues – Robert Lafont : regards sur une correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Explorer l'œuvre de Bernard Lesfargues, 4, https://plumas.occitanica.eu/1203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment conjuguer verticalité et horizontalité dans l’organisation de la revendication au sein de l’espace occitan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la mouvance de mai 68, Lo Teatre de la Carrièra. Une aventure d’un quart de siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La langue d'oc en scène. Lever de rideau sur le théâtre en langues de France, 5, https://plumas.occitanica.eu/1425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allan (1927-1998) : des &amp;quot;Cants de la Tibla&amp;quot; aux &amp;quot;Cants dau Deluvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Larzac, Dotze taulas per Nòstra Dòna / Douze tables pour Notre Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.5705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Balha-me la man » [donne-moi la main] : continuité et passage(s), l’aventure de la collection Messatges entre 1954 et 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepcion dels recuelhs de Leon Còrdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3, https://plumas.occitanica.eu/924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Escrivèire public&amp;quot;. Poèmes d’Ives Roqueta (1958), matrice d’une vie d’écriture et d’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La collection Messatges de 1954 à 1974, 3, https://plumas.occitanica.eu/669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo Batèu de pèira&amp;quot;, ou la recherche des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jòrgi Gròs (1922-2018), Anar al fons dei secrets / Georges Gros, Aller au fond des secrets, 1 (2), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.4765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo Batèu de pèira, ou la recherche des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (2), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.4880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profonde ambivalence des espaces clos dans &amp;quot;Obros et Rimos&amp;quot; de Bellaud de la Bellaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ecrire entre les murs. La littérature carcérale à travers les siècles et les langues, 2, https://plumas.occitanica.eu/576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire entre les murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, https://plumas.occitanica.eu/650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">23.Max Allier (1912-2002), a la raja dau temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques notes sur &amp;quot;De campèstre, d’amor e de guèrra&amp;quot; de Félix Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Le monde entier dans les yeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La collection Messatges de 1942 à 1954, 1, https://plumas.occitanica.eu/280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras femininas de l’après 68 : Rosalina Ròcha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Joana Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.331-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.4550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues régionales au Parlement, ou l’éternel retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les « langues de France », 20 ans après, 34, 69-91 - http://glottopol.univ-rouen.fr/telecharger/numero_34/gpl34_07martel_verny.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’occitan : de l’opprobre au désir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Désir de langues, subjectivité et rapports au savoir : les langues n'ont-elles pour vocation que d'être utiles ? (1), https://revue-tdfle.fr/articles/actes-1/174-enseigner-l-occitan-de-l-opprobre-au-desir. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.1885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ives Roqueta, escriveire public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, CXXI, pp.407-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Léon Cordes, le chant au-dessus du chant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.293-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Cordes, passeur de langue et de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Leon Còrdas/Léon Cordes. Canti per los qu'an perdu la cançon, 120 (2), pp.379-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepcion de Mirèio: Lecturas del primièr centenari, entre critica e polemica, 1954-1959</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Li Nouvello de Prouvènço. Caièr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.81-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supports et contenus littéraires des productions occitanes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.69-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo viatge en Espanha dins &amp;quot;La Reborsièra&amp;quot; de Robert Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50-51, pp.143-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagne, Catalogne, Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (mai), 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'occitan au XXIe siècle, défis et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.69-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mireille entre aux déserts » (Robert Lafont ) : approches du chant X de &amp;quot;Mirèio&amp;quot;, Strophes 1 à 47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mirèio lampo, e lampo lampo ». Étude des chants VII à XII de MIrèio de Frédéric Mistral, CXIII, 1, 2009, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mireille entre aux déserts » (Robert Lafont) : approches du chant X de &amp;quot;Mirèio&amp;quot;, Strophes 1 à 47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, « Mirèio lampo, e lampo lampo ». Étude des chants VII à XII de "Mirèio" de Frédéric Mistral », CXIII (1), p. 49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : La langue bretonne et l'école républicaine. Témoignages de mémorialistes, Yves Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.214-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et exilés dans l'oeuvre de Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146-147-148, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la langue et de la littérature occitane dans quelques manuels de littérature française du second cycle des lycées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, (Images de l'occitan (Villers-Cotterêts, manuels scolaires), 49, pp.117-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilangues. De l'Alsace à Tahiti... Florilège des littératures en langues de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Pour Les Littératures En Langues Régionales À l'École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif pour les littératures en langues régionales à l'école. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'Auceu Libre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 978-2-917111-98-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l'errance et du labyrinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298 p., 2022, Voix des Suds et des Orients, Fabrice Quéro, 978-2-36781-425-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pulm.21012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par tous les chemins. Florilège poétique des langues de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paganelli, Norbert; Verny, Marie-Jeanne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782356876256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La colleccion « Messatges » de l'IEO 1945-1960 : Jornada d'estudis ReDoc-LLACS, 27 de genièr de 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Félix Castan : Journée d'études du 5 mai 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Occitanica, s.p., 2018</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Paulin (1888-1944) : de la vie à l'oeuvre : actes de la journée Louisa Paulin du 1er avril 2016, Université Paul Valéry, Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vent Terral, 251 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vent Terral, 251 p., 2016</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Troubadours dans le texte occitan du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 423 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 423 p., 2015</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études de langue et d'histoire occitanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 400 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits du poème (1930-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service des publications de Montpellier 3, http://www.univ-montp3.fr/llacs/les-manuscrits-du-poeme-publication-electronique-des-actes/, s.p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'entorn de l'accion occitana (1930-1950): Paul Ricard, Jorgi Reboul, Carles Camproux, Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Culturel Louis Aragon, 71 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los que fan viure e treslusir l'occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, 400 p., 2015</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 971 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service des publications de Montpellier 3, http://www.univ-montp3.fr/llacs/les-manuscrits-du-poeme-publication-electronique-des-actes/, s.p., 2015</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, une langue, une littérature, une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lieutard; avec la collaboration de Jean Claude Forêt; Gérard Gouiran; Philippe Martel et Marie-Jeanne Verny. Université Ouverte des Humanités (UOH), s.p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Centre Culturel Louis Aragon, 71 p., 2014</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cants dau deluvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. Letras d'òc, 239 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rouquette et le renouveau de la poésie occitane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. Presses universitaires de la Méditerranée, 330 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las lengas regionalas a l'escòla publica, passapòrt per una societat plurilingua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verny; Marie-Jeanne. CREO Lengadòc - FELCO, 219 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre deux langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lambert-Lucas, 971 p., 2014</w:t>
+              <w:t xml:space="preserve">Marie-Laure Elalouf; Paul Cappeau; Carole Tisset. pp.111-123, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cant de las vilas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Torreilles; Marie-Jeanne Verny; Marie-Christine Audouy.. [et al.]. Scérèn CRDP Académie de Montpellier, 86 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française et les langues régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hervé Lieutard; avec la collaboration de Jean Claude Forêt; Gérard Gouiran; Philippe Martel et Marie-Jeanne Verny. Université Ouverte des Humanités (UOH), s.p., 2012</w:t>
+              <w:t xml:space="preserve">Hervé Lieutard; Marie-Jeanne Verny ; Etudes occitanes; ibériques; latino-américaines et lusophones (Montpellier). Presses universitaires de la Méditerranée, 356 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marie-Jeanne Verny. Letras d'òc, 239 p., 2012</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bestiari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle recherche en domaine occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pulm.1006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...484 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104261v1</w:t>
-              </w:r>
-[...3165 lines deleted...]
-                <w:t xml:space="preserve">hal-05316430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie contemporaine en langues minorisées : des territoires de l’ici à l’ouverture vers l’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Boissonneault; Bénédicte Pivot; Ali Reguigui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de langues, récits de peuples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Série Monographique en sciences humaines (volume 28), Université Laurentienne, pp.147-161, 2025, 978-0-88667-128-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boudou : Une prose au miroir de la poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Ginestet et Cécile Noalhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Jean Boudou / Tornar legir Joan Bodon,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.159-187, 2025, Études et textes occitans, 978-2-406-17231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques notes sur &amp;quot;A l’òrle dei matins&amp;quot; de Jean-Yves CASANOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yan Lespoux et François Pic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DòCUMENTS, pp.555-569, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préhistoire de l’enseignement de l’occitan à travers quelques manuels et traités pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Le Cam et Erwan Le Pipec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et les langues dans les espaces en situation de partage linguistique à travers l’histoire, actes du colloque international, Quimper, Pôle universitaire Pierre Jakez Hélias – 19-21 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.295-309, 2024, 978-2-7535-9503-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensenhar l’occitan, Robèrt Lafont al còr d’una aventura que contunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Alcouffe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurocat, pp.43-51, 2023, 9-782959-106507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux grandes voix de la littérature occitane contemporaine. Louisa Paulin (1888-1944), Marcelle Delpastre (1925-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Debobakas, Erwan Hupel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes de(s) lettres minoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIR, pp.67-89, 2023, 978-2-917681-60-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'occitan, langue-culture en lycée : des textes et une expérience professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Argia Olçomendi; Urtzi Omenez; Benoit Lascano; Amaia Elizalde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapurdum, Mélanges offerts à Jon CASENAVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (XXIV), IKER UMR 5478 (CNRS - Université Bordeaux Montaigne, pp.359-368, 2023, 978-2-9590077-1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/127ub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04899457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques interdisciplinaires en matière d’enseignement de l’occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sorba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 Les défis pédagogiques, EME éditions, pp.41-65, 2022, Proximités - Sociolinguistique et langue française, 978-2-8066-3761-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythes et figures de l’errance chez Max Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Carminati et Marie-Jeanne Verny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l’errance et du labyrinthe. Le mythe revisité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM - Presses universitaires de la Méditerranée, https://books.openedition.org/pulm/21296#id, 2022, Voix des Suds et des Orients, 978-2-36781-425-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordinari del mond&amp;quot; d’Ives Roqueta, entre unitat e dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fidélités et dissidence, actes du XIIe congès de l’AIEO – Albi, juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, SFAIEO - Section française de l'Association internationale d'études occitanes, pp.753-762, 2020, 9-782907-673167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan et les autres langues de France Des langues et cultures en dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erwan Hupel; Jon / Jean Casenave; Gwendal Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux chemins de la littérature, repenser l’analyse des littératures en langues minorisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIR, 2020, 978-2-917681-53-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Quimèra : un happax dans l’œuvre romanesque de Jean Boudou / Joan Bodon (1920-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucilla Spetia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un’invenzione romanza : il romanzo e le sue trasformazioni nelle letterature medievale e moderne, atti del VI seminario internazionale di studio, L’Aquila, 26-27 novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spolia, pp.49663, 2020, 1824-727X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vernet, savant et pédagogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire grammatical de l'occitan moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-13, 2020, Estudis occitans, 978-2-36781-289-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2, SFAIEO - Section française de l'Association internationale d'études occitanes, pp.753-762, 2020, 9-782907-673167</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilège poétique. Occitan - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paganelli, Norbert, Verny, Marie-Jeanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par tous les chemins. Florilège poétique des langues de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-472, 2019, 9782356876256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, TIR, 2020, 978-2-917681-53-4</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie occitane et Résistance, entre contexte historique et construction mythique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geniu Gherardi; Ghjuvan Guidu Talamoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resistenza è Machja literaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stamperia Sammarcelli, p. 239-283., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Spolia, pp.49663, 2020, 1824-727X</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carrera Aitor; Grifoll Isabl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occitània en Catalonha: de tempses novèls, de novèlas perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 811-823, 2017, Occitània en Catalonha: de tempses novèls, de novèlas perspectivas, 978-84-393-9567-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Par tous les chemins. Florilège poétique des langues de France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carrera Baiget, Aitor; Grifoll, Isabe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes del congrès de l’AIEO, Occitània en Catalonha: de tempses novèls, de novèlas perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generalitat de Catalonha. Departament de la Cultura. Direccion Generala de la Politica Linguistica http://llengua.gencat.cat ©; Deputacion de Lhèida; Institut d'Estudis Ilerdencs, pp.811-823, 2017, 878-84-393-9567-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legir &amp;quot;Lo Regentòt d’Artigas&amp;quot; e &amp;quot;Sinèra e la mòstra d’òr&amp;quot; d’Andrieu Lagarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristian Lagarda; Martina Lagarda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per la lenga e la cultura d’Òc. Andrieu Lagarda, la fe en òbras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.311-472, 2019, 9782356876256</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-67, 2016, 978-2-35935-185-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Stamperia Sammarcelli, p. 239-283., 2018</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, ville occitane. XVIIe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amalvi Christian; Pech Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.721-737, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De qualques letras de Joan Bodon a Robèrt Lafont (1950-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Courouau Jean-François; Pic François; Torreilles Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amb un fil d'amistat: Mélanges offerts à Philippe Gardy par ses collègues, ses disciples et amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude de la littérature occitane, pp.927-945, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue des auteurs: La littérature occitane vue par ceux qui l'écrivent : littérature périphérique ou littérature tout court ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchard Nelly; Thomas Mannaig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des littératures périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.137-163, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles, isclas, illas, isule dans la littérature occitane contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugène Ghérardi; Danièle Maoudj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum. Mélanges offerts au professeur Jacques Fusina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sanmarcelli, pp.73-95, 2009, 978-2-915371-42-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles, isclas, illas, isule dans la littérature occitane contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugène Gherardi et Danièle Maoudj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum : Mélanges offerts au Professeur Jacques Fusina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stamperia Sammarcelli, pp.73-95, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Younet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gardy et Philippe Martel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de pauvres : autobiographies occitanes en vers au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garae Hésiode, pp.547-572, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos entre prose et poésie : de quelques motifs rouquettiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gardy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les troubadours ; Max Rouquette ; Tommaso Landolfi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 950-951, Europe, pp.212-224, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils et exilés dans l'oeuvre de Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numéro spécial Max Rouquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches et d'Etudes du Clermontais, pp.37-42, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université instrument de sauvegarde de l'occitan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrystelle Burban; Christian Lagarde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école, instrument de sauvetage des langues menacées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.197-217, 2007, 978-2-35412-018-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue et la culture occitane dans les manifestations publiques festives et culturelles. Place et représentation-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén-Garabato; Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalité sociolinguistique et création culturelle en langues de France au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 279-303, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituteurs, école et occitan. De la réalité à sa représentation littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lieutard; Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école française et les langues régionales. XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-341, 2007, Estudis occitans, 9782842698027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux langues, c'est deux clés pour ouvrir le monde ». Roland Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lagarde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en situation bilingue, Actes du colloque des 20, 21, 22 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Perpignan, pp.167 - 182, 2005, 978-2-914518-51-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Bestiari lemosin&amp;quot; de Marcela Delpastre : traitement original d'un genre littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcelle Delpastre, une femme-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès; Ethnopôle GARAE Carcassonne, Oct 2024, Toulouse et Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espaci dins &amp;quot;Mirèio&amp;quot; de Mistral, entre realitat e vision geopoetica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frederic Mistral e l'espaci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Estudis Occitans - IEO, Oct 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et culture occitane : l’état d'urgence permanent : entre perte de la langue et actions de transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues régionales, d'Outre-mer et minorisées : quelles urgences linguistiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dylis. Université de Rouen, Oct 2024, Rouen (Université de Rouen Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre de la Carrièra et la question du féminisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femnas e engatjament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Jean-Jaurès, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafont, la revue &amp;quot;Lengas&amp;quot; et la sociolinguistique occitane à Montpellier, une recherche impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès du Réseau Francophone de Sociolinguistique La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire LEST; Aix-Marseille Université, Jan 2022, Aix-en- Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Allier, a la raja dau temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études La collection « Messatges » de l'IEO 1945-1960, ReDoc-LLACS, Univserité Paul-Valéry, Montpellier, 27 janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étrange invention poétique de Max Rouquette : La lauseta e lo maçarèl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Bernard de Ventadour, folle amour et courtoisie", Trobada tenue à Darnets les 9-10 septembre 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Darnets, France. pp.135-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tornar legir &amp;quot;Vido d'enfant&amp;quot; de Baptisto Bonnet (1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1086 lines deleted...]
-                <w:t xml:space="preserve">hal-05428034v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Occitània en Catalonha: de tempses novèls, de novèlas perspectivas", XI congrès de l'AIEO, Lleida, 2014, 16 au 21 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lleida, España. pp.811-823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Paulin e las voses del pòble : entre collecta e re-creacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Louisa Paulin (1888 - 1944) de la vie à l'oeuvre", Journée Louisa Paulin ,Université Paul Valéry Montpellier, 1er avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.37-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras femininas de l'après 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème Université Occitane d'Estiu, Femnas d’aicí d’ailà, Femmes d’ici d’ailleurs, 6-10 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nîmes, France. pp.221-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une littérature en situation de diglossie : la littérature occitane vue par ceux qui l’écrivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">139e Congrès national des sociétés historiques et scientifiques, Nîmes, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistral ou l'illusion de Robert Lafont (1954): Genèse et réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès de l'AIEO, Béziers, 12-19 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Béziers, France. pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Roqueta e la revista &amp;quot;Occitania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Septèmes les vallons - 2 février 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Septèmes-les-Vallons, France. pp.44-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance Serge Bec - Robert Lafont, 1954-1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études RedOc/ LLACS sur le poète Serge Bec, Université Paul-Valéry, Montpellier, 3 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.328-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'occitan au XXIe siècle, défis et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'Académie de la langue basque : « Pirinioetako hizkuntzak : lehena eta oraina / As luengas d?os Pirineus : passau y presén / Las lengas deus Pireneus : passat e present / Les llengües dels Pirineus : passat i present, Pampelune, 6-11 octobre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pampelune, Espagne. pp.407-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de la recherche sur la littérature occitane contemporaine  XIXe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes, Aix-la-Chapelle, 24-31 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.39-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'occitan en 2009-2010. Un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rencontres scientifiques du Réseau Latinus,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.191-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allan (Montpellier 1927 - Avignon 1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes "Robert Allan (Montpellier 1927 - Avignon 1998). L'itinéraire singulier d'un poète dans le siècle", Aix-la-Chapelle, 24-31 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.937-949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilh e exilhats dins l'òbra de Max Roqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exilh e exilhats dins l'òbra de Max Roqueta, Nîmes, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.187-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los camins de l'ulhauç (les chemins de l'éclair)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du VIIIe Congrès de l'Association internationale d'études occitanes, Bordeaux, 12-17 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.1297-1313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et pourtant ils écrivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Babel renversée : économie et écologie des langues régionales et minoritaires = "Rovesciare Babele : economia ed ecologia delle lingue regionali e minoritarie", Troisièmes journées des Droits linguistiques = Terze giornate dei diritti linguistic, Université de Teramo, Faeto (Foggia), 20-30 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Faeto, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualitat de la creacion poetica occitana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualitat de la creacion poetica occitana Nîmes, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nîmes, France. pp.115-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo darrièr daus Lobaterras&amp;quot; de Joan Ganiayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Jean Ganiayre et la littérature contemporaine du périgord", Jornada inter-universitària Tolosa II – Lo Miralh e Montpelhièr III - Paul Valéry, Toulouse, 13 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lespoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ykq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Còrdas / Léon Cordes « canti per los qu'an perdut la cançon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verny Marie-Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120 (2), 296 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bec, un poète provençal dans le siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115 (2), pp.307-624, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner une langue régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torreilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 95 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amistat occitano-catalana - Pais d'oc e Espanha, una fraternitat poetica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenga e país d'Oc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 96 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirèio lampo, e lampo, e lampo !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CXIII, pp.1-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occitan, le catalan et l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 241 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054643v1</w:t>
-              </w:r>
-[...1617 lines deleted...]
-                <w:t xml:space="preserve">hal-03069021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature occitane contemporaine. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitània. Centres e periferias/Centri e periferie, Atti del XIII Convegno del l’AIEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.73-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">29 nov. 1980 - Marche de la CGT pour l'ouverture du gisement de Ladrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00058#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque 1968-1988 : 20 ans de littérature occitane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00017#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubadours occitans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00016#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Despastre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://fresques.ina.fr/borbolh-occitan-fr/parcours/0002/l-occitan-qu-es-aquo.html</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00094#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00019#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pécout, Privat et Bardou, mis à l'honneur par le Troubadour Art Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00026#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00022#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00093#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00021#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la littérature occitane en 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00025#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 mai 1980 - Manifestation du Parti communiste à Montpellier - Notice d'éclairage contextuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00051#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occitan, qu'es aquò ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/parcours/0002/l-occitan-qu-es-aquo.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistral et le Félibrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l'Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00015#eclairage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rayonnement de la culture d'oc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Saisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh occitan / 50 ans de bouillonnement occitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/parcours/0004/le-rayonnement-de-la-culture-d-oc.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Broglia chante Robert Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Manciet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de borbolh [bouillonnement] occitan : l’Occitanie de 1968 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr/videos/liste?theme=95---Litt%C3%A9rature&amp;fiche-media=Occita00092#eclairage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, https://fresques.ina.fr/borbolh-occitan-fr?fiche-media=Occita00058#eclairage</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roland Pécout, un écrivain voyageur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...1142 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10721,167 +10868,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie en oc. Musique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie en Oc. Musique ! = La vida en Òc. Musica !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contes de la garriga nauta / Contes de la haute garrigue (Jòrgi Gròs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contes de la Garriga Nauta (Jòrgi Gròs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10891,144 +11038,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rouquette : retrouver le chant profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guilhem Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11175,51 +11322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pour Les Litt&#233;ratures En Langues R&#233;gionales &#192; l'&#201;cole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lauceulibre.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04734661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-de-l-errance-et-du-labyrinthe.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Audouy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude For&#234;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v22i2.5353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bancarel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Faisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joana Verny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4550" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03630087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1885" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063381v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113943v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Verny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/per-la-lenga-e-la-cultura-doc-andrieu-lagarda/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Assi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Saisset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Souche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guilhem Rouquette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bancarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Faisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v22i2.5353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joana Verny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03630087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1885" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113943v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pour Les Litt&#233;ratures En Langues R&#233;gionales &#192; l'&#201;cole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lauceulibre.net/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04734661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-de-l-errance-et-du-labyrinthe.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Audouy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude For&#234;t" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Verny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/per-la-lenga-e-la-cultura-doc-andrieu-lagarda/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896751v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069022v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903676v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903616v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903650v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903549v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Assi&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Saisset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904004v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Souche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guilhem Rouquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>